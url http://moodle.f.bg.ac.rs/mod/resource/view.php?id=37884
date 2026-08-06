--- v0 (2026-04-30)
+++ v1 (2026-08-06)
@@ -1,3449 +1,1741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="16116D5D" w14:textId="67CFB604" w:rsidR="006E52F1" w:rsidRDefault="006E52F1" w:rsidP="006E52F1">
-[...329 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00E214B5" w:rsidRPr="000416C7" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>IMPLICITNE FORME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>INFINITIV  SADASNJI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I PROSLI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTICIP </w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SADASNJI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I PROSLI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>GERUNDIO</w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SADASNJI I PROSLI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I CETIRI NACINA IZRAZAVANJA STARIJE RADNJE (VREMENSKE RECENICE):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A52480" w:rsidRPr="000416C7" w:rsidRDefault="00E214B5" w:rsidP="000416C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...115 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOPO CHE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AVEVO FINITO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IL LAVORO, SONO ANDATO A CASA.</w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TRAPASSATO PROSSIMO) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRPr="000416C7" w:rsidRDefault="00E214B5" w:rsidP="000416C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>AVENDO FINITO IL LAVORO…..</w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>gerundio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>composto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>DOPO AVER FINITO IL LAVORO….</w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>infinito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>passato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>FINITO IL LAVORO…. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>participio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>passato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>PRIMER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...151 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>DOPO CHE LUI ERA ARRIVATO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>, CI HA SALUTATO.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ESSENDO ARRIVATO…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>DOPO ESSER ARRIVATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ARRIVATO…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>II IMPLICITNA FORMA ZA DOPUSNU RECENICU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>a)   li investe in musica.</w:t>
-[...719 lines deleted...]
-    <w:sectPr w:rsidR="00D144A4">
+        <w:t xml:space="preserve">PUR + </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>GERUNDIO  ZAMENJUJU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOPUSNE RECENICE (IAKO) KAO ANCHE SE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PUR AVENDO MOLTI PROBLEMI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>, LUI E’ SEMPRE ALLEGRO.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ANCHE SE HA MOLTI PROBLEMI…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANCHE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SE  SI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000416C7">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ERA ALZATO TARDI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>, E’ ARRIVATO IN TEMPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>PUR ESSENDOSI ALZATO…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>III ZAMENJUJE UZROCNU RECENICU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="00775278">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>MORTO IL RE, LA REGINA E’ SALITA AL POTERE.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (POSTO JE KRALJ UMRO…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00775278" w:rsidRDefault="00775278">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00775278" w:rsidRDefault="00775278">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000416C7" w:rsidRDefault="000416C7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ANNA ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VESTIRSI                   GLAVNA: USCIRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>DOPO CHE ANNA SI ERA VESTITA, E’ USCITA.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ESSENDOSI VESTITA, ANNA E’ USCITA.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>DOPO ESSERSI VESTITA, ANNA E’ USCITA.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>VESTITASI, ANNA E’ USCITA.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E214B5" w:rsidRPr="00E214B5" w:rsidRDefault="00E214B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E214B5" w:rsidRPr="00E214B5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="084A3D52"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="57FB073E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D340D78E"/>
-[...690 lines deleted...]
-    <w:tmpl w:val="673CEEF0"/>
+    <w:tmpl w:val="3D6A7306"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0704A150">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
-[...118 lines deleted...]
-  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...145 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E52F1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E126C7"/>
+    <w:rsidRoot w:val="00E214B5"/>
+    <w:rsid w:val="000416C7"/>
+    <w:rsid w:val="007173E2"/>
+    <w:rsid w:val="00775278"/>
+    <w:rsid w:val="00A52480"/>
+    <w:rsid w:val="00BC4A92"/>
+    <w:rsid w:val="00E214B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6882F6B7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DE78C110-3EEA-4236-AAB7-E09607EFA4C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000416C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E52F1"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...42 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E52F1"/>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000416C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3259</Characters>
+  <Pages>3</Pages>
+  <Words>155</Words>
+  <Characters>884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3823</CharactersWithSpaces>
+  <CharactersWithSpaces>1037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Prezentacija</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>