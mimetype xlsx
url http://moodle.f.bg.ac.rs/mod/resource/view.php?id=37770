--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -12,73 +12,73 @@
   <Override PartName="/xl/pivotCache/pivotCacheRecords2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\otosk\Google Drive\2. Filozofski BG\01statistika\rasporedi i grupe\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02F620CB-4FA5-46FD-988E-41E089012F3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6314E4A7-A968-4A51-B438-784A1DC4304A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-48" yWindow="-48" windowWidth="23136" windowHeight="12336" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PS2025 1.semestar_STATISTIKA1" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="PS2025 2.semestar_STATISTIKA2 " sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <pivotCaches>
     <pivotCache cacheId="0" r:id="rId3"/>
     <pivotCache cacheId="5" r:id="rId4"/>
   </pivotCaches>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="A9i9HszMydHmFqRkUXsTpe/x9mqmOkDBH6zc9UxNMVg="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1275" uniqueCount="456">
   <si>
     <t>BrojIndeksa</t>
   </si>
   <si>
     <t>prezime</t>
   </si>
   <si>
     <t>ime</t>
   </si>
   <si>
     <t>mail1</t>
   </si>
   <si>
     <t>GRUPA</t>
   </si>
   <si>
     <t>PS250001</t>
   </si>
   <si>
     <t>Milovanović</t>
   </si>
   <si>
     <t>Nikola</t>
   </si>
   <si>
@@ -1397,50 +1397,56 @@
     <t>grupa 2 - sreda 09:45-13:0</t>
   </si>
   <si>
     <t>grupa 3 - četvrtak 11:30-14:45</t>
   </si>
   <si>
     <t>grupa 4 - četvrtak 16:45-20:00</t>
   </si>
   <si>
     <t>PS250119</t>
   </si>
   <si>
     <t>Teofilović</t>
   </si>
   <si>
     <t>lenateofilovic@gmail.com</t>
   </si>
   <si>
     <t>PS250121</t>
   </si>
   <si>
     <t>Jovanović</t>
   </si>
   <si>
     <t>jovanovic03tea@gmail.com</t>
+  </si>
+  <si>
+    <t>PS240089</t>
+  </si>
+  <si>
+    <t>nikolicadd@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1546,51 +1552,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1666,50 +1672,53 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
@@ -1721,53 +1730,53 @@
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Comment" refreshedDate="45975.972494791669" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="123" xr:uid="{24ED1692-2005-443A-ADD0-7976955EAF0A}">
   <cacheSource type="worksheet">
     <worksheetSource ref="E1:E125" sheet="PS2025 1.semestar_STATISTIKA1"/>
   </cacheSource>
   <cacheFields count="1">
     <cacheField name="GRUPA" numFmtId="0">
       <sharedItems count="5">
         <s v="grupa 1 - sreda 09:45-11:15"/>
         <s v="grupa 2 - sreda 11:30-13:00"/>
         <s v="grupa 3 - četvrtak 13:15-14:45"/>
         <s v="grupa 4 - četvrtak 15:00-16:30"/>
         <s v="zamrzla status"/>
       </sharedItems>
     </cacheField>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Comment" refreshedDate="46084.700790856485" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="125" xr:uid="{E44EF37E-3834-491B-89F9-0185E50D350D}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Comment" refreshedDate="46092.970432060189" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="126" xr:uid="{E44EF37E-3834-491B-89F9-0185E50D350D}">
   <cacheSource type="worksheet">
-    <worksheetSource ref="E1:E126" sheet="PS2025 2.semestar_STATISTIKA2 "/>
+    <worksheetSource ref="E1:E127" sheet="PS2025 2.semestar_STATISTIKA2 "/>
   </cacheSource>
   <cacheFields count="1">
     <cacheField name="GRUPA" numFmtId="0">
       <sharedItems count="4">
         <s v="grupa 4 - četvrtak 16:45-20:00"/>
         <s v="grupa 1 - utorak 15:00-18:15"/>
         <s v="grupa 2 - sreda 09:45-13:0"/>
         <s v="grupa 3 - četvrtak 11:30-14:45"/>
       </sharedItems>
     </cacheField>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="123">
   <r>
     <x v="0"/>
   </r>
   <r>
@@ -2118,51 +2127,51 @@
   <r>
     <x v="3"/>
   </r>
   <r>
     <x v="3"/>
   </r>
   <r>
     <x v="4"/>
   </r>
   <r>
     <x v="3"/>
   </r>
   <r>
     <x v="3"/>
   </r>
   <r>
     <x v="3"/>
   </r>
   <r>
     <x v="3"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="125">
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="126">
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
     <x v="0"/>
   </r>
   <r>
@@ -2301,50 +2310,53 @@
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
   </r>
   <r>
     <x v="1"/>
+  </r>
+  <r>
+    <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
   <r>
     <x v="2"/>
   </r>
@@ -2814,51 +2826,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikolapopac4@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelena.sekulic.sj@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:durdebu@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikolapopac4@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelena.sekulic.sj@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jovanovic03tea@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lenateofilovic@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:durdebu@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikolapopac4@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikolicadd@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelena.sekulic.sj@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jovanovic03tea@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lenateofilovic@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:durdebu@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X1001"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.44140625" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="11.88671875" customWidth="1"/>
     <col min="4" max="4" width="34.5546875" customWidth="1"/>
     <col min="5" max="5" width="25.33203125" customWidth="1"/>
     <col min="6" max="7" width="8.6640625" customWidth="1"/>
     <col min="8" max="8" width="25.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="24" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
@@ -10729,54 +10741,54 @@
     <row r="999" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A999" s="3"/>
       <c r="D999" s="8"/>
     </row>
     <row r="1000" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1000" s="3"/>
       <c r="D1000" s="8"/>
     </row>
     <row r="1001" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1001" s="3"/>
       <c r="D1001" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D125" r:id="rId2" xr:uid="{98118198-897D-41E7-BDC9-915149F887DC}"/>
     <hyperlink ref="D32" r:id="rId3" xr:uid="{24C0F64A-860C-49D9-A580-37736B65D878}"/>
     <hyperlink ref="D63" r:id="rId4" xr:uid="{D65C80E1-4839-4C01-9C4C-E3C39EFEA288}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D38E7BA5-6540-40C5-8D31-319078664826}">
-  <dimension ref="A1:I1000"/>
+  <dimension ref="A1:I1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.44140625" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="11.88671875" customWidth="1"/>
     <col min="4" max="4" width="34.5546875" customWidth="1"/>
     <col min="5" max="5" width="25.33203125" customWidth="1"/>
     <col min="8" max="8" width="25.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -10846,51 +10858,51 @@
       </c>
       <c r="I4" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>447</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>445</v>
       </c>
       <c r="I5" s="26">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>447</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>446</v>
       </c>
       <c r="I6" s="26">
         <v>32</v>
       </c>
     </row>
@@ -10915,51 +10927,51 @@
       </c>
       <c r="I7" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>447</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="26">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
@@ -11481,400 +11493,400 @@
         <v>157</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>158</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>160</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>161</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="9" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>164</v>
+        <v>62</v>
       </c>
       <c r="D42" s="11" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>62</v>
+        <v>171</v>
       </c>
       <c r="D43" s="11" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="9" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="D44" s="11" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="9" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="D45" s="11" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="9" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>77</v>
+        <v>185</v>
       </c>
       <c r="D47" s="11" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="9" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>185</v>
+        <v>149</v>
       </c>
       <c r="D48" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="9" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="9" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>149</v>
+        <v>195</v>
       </c>
       <c r="D50" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D51" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>199</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="9" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D53" s="11" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="9" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>205</v>
+        <v>130</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="D54" s="11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>130</v>
+        <v>211</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="D55" s="11" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E55" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="D56" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D57" s="11" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="9" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>219</v>
+        <v>35</v>
       </c>
       <c r="D58" s="11" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E58" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="9" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D59" s="11" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="D60" s="11" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="9" t="s">
-        <v>227</v>
+        <v>440</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>228</v>
+        <v>441</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>442</v>
+      </c>
+      <c r="D61" s="30" t="s">
+        <v>443</v>
       </c>
       <c r="E61" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="9" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>215</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>419</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="31" t="s">
         <v>231</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>232</v>
       </c>
       <c r="C63" s="32" t="s">
         <v>233</v>
       </c>
       <c r="D63" s="33" t="s">
         <v>234</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="4" t="s">
         <v>235</v>
@@ -12142,835 +12154,851 @@
       </c>
       <c r="D79" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A80" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>290</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>294</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A83" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>297</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>300</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>301</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>304</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>307</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>308</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>311</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>445</v>
       </c>
-    </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>314</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>317</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>320</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>321</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>325</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>328</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>329</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="7" t="s">
         <v>331</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>332</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>333</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="27" t="s">
         <v>451</v>
       </c>
       <c r="B94" s="28" t="s">
         <v>452</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>62</v>
       </c>
       <c r="D94" s="29" t="s">
         <v>453</v>
       </c>
       <c r="E94" s="34" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A95" s="35" t="s">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A95" s="27" t="s">
+        <v>454</v>
+      </c>
+      <c r="B95" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="C95" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D95" s="29" t="s">
+        <v>455</v>
+      </c>
+      <c r="E95" s="34" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="E96" s="38" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A97" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="B95" s="36" t="s">
+      <c r="B97" s="36" t="s">
         <v>119</v>
       </c>
-      <c r="C95" s="36" t="s">
+      <c r="C97" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D95" s="37" t="s">
+      <c r="D97" s="37" t="s">
         <v>121</v>
       </c>
-      <c r="E95" s="38" t="s">
-[...33 lines deleted...]
-      <c r="E97" s="14" t="s">
+      <c r="E97" s="38" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D98" s="11" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A99" s="9" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C99" s="10" t="s">
-        <v>30</v>
+        <v>341</v>
       </c>
       <c r="D99" s="11" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="E99" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A100" s="9" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C100" s="10" t="s">
-        <v>285</v>
+        <v>341</v>
       </c>
       <c r="D100" s="11" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A101" s="9" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>354</v>
+        <v>30</v>
       </c>
       <c r="D101" s="11" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A102" s="9" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>35</v>
+        <v>285</v>
       </c>
       <c r="D102" s="11" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A103" s="9" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>194</v>
+        <v>353</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>199</v>
+        <v>354</v>
       </c>
       <c r="D103" s="11" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" s="9" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D104" s="11" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A105" s="9" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>365</v>
+        <v>194</v>
       </c>
       <c r="C105" s="10" t="s">
-        <v>138</v>
+        <v>199</v>
       </c>
       <c r="D105" s="11" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A106" s="9" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>369</v>
+        <v>16</v>
       </c>
       <c r="D106" s="11" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A107" s="9" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>130</v>
+        <v>365</v>
       </c>
       <c r="C107" s="10" t="s">
-        <v>253</v>
+        <v>138</v>
       </c>
       <c r="D107" s="11" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A108" s="9" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>69</v>
+        <v>368</v>
       </c>
       <c r="C108" s="10" t="s">
-        <v>30</v>
+        <v>369</v>
       </c>
       <c r="D108" s="11" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A109" s="9" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>376</v>
+        <v>130</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>377</v>
+        <v>253</v>
       </c>
       <c r="D109" s="11" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A110" s="9" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>380</v>
+        <v>69</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D110" s="11" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="E110" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A111" s="9" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="D111" s="11" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A112" s="9" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>243</v>
+        <v>380</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D112" s="11" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="E112" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A113" s="9" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>199</v>
+        <v>384</v>
       </c>
       <c r="D113" s="11" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A114" s="9" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>144</v>
+        <v>243</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>341</v>
+        <v>16</v>
       </c>
       <c r="D114" s="11" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A115" s="9" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>395</v>
+        <v>199</v>
       </c>
       <c r="D115" s="11" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E115" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A116" s="9" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>49</v>
+        <v>144</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>12</v>
+        <v>341</v>
       </c>
       <c r="D116" s="11" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A117" s="9" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="D117" s="11" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A118" s="9" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>407</v>
+        <v>49</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>164</v>
+        <v>12</v>
       </c>
       <c r="D118" s="11" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A119" s="9" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D119" s="11" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A120" s="9" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C120" s="10" t="s">
-        <v>415</v>
+        <v>164</v>
       </c>
       <c r="D120" s="11" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="E120" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A121" s="9" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="C121" s="10" t="s">
-        <v>215</v>
+        <v>411</v>
       </c>
       <c r="D121" s="11" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="E121" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A122" s="14" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A122" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>416</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A123" s="40" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A123" s="14" t="s">
+        <v>423</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>426</v>
       </c>
       <c r="E123" s="14" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A124" s="43" t="s">
+      <c r="A124" s="40" t="s">
+        <v>427</v>
+      </c>
+      <c r="B124" s="41" t="s">
+        <v>428</v>
+      </c>
+      <c r="C124" s="41" t="s">
+        <v>337</v>
+      </c>
+      <c r="D124" s="42" t="s">
+        <v>429</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A125" s="43" t="s">
         <v>430</v>
       </c>
-      <c r="B124" s="44" t="s">
+      <c r="B125" s="44" t="s">
         <v>431</v>
       </c>
-      <c r="C124" s="45" t="s">
+      <c r="C125" s="45" t="s">
         <v>195</v>
       </c>
-      <c r="D124" s="45" t="s">
+      <c r="D125" s="45" t="s">
         <v>432</v>
-      </c>
-[...15 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E125" s="39" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A126" s="46" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="B126" s="47" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>434</v>
+      </c>
+      <c r="C126" s="48" t="s">
+        <v>21</v>
       </c>
       <c r="D126" s="49" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="E126" s="39" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A127" s="3"/>
-      <c r="D127" s="8"/>
+      <c r="A127" s="46" t="s">
+        <v>448</v>
+      </c>
+      <c r="B127" s="47" t="s">
+        <v>449</v>
+      </c>
+      <c r="C127" s="50" t="s">
+        <v>153</v>
+      </c>
+      <c r="D127" s="49" t="s">
+        <v>450</v>
+      </c>
+      <c r="E127" s="39" t="s">
+        <v>446</v>
+      </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A128" s="3"/>
       <c r="D128" s="8"/>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A129" s="3"/>
       <c r="D129" s="8"/>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A130" s="3"/>
       <c r="D130" s="8"/>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A131" s="3"/>
       <c r="D131" s="8"/>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A132" s="3"/>
       <c r="D132" s="8"/>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A133" s="3"/>
       <c r="D133" s="8"/>
     </row>
@@ -16420,58 +16448,63 @@
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A995" s="3"/>
       <c r="D995" s="8"/>
     </row>
     <row r="996" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A996" s="3"/>
       <c r="D996" s="8"/>
     </row>
     <row r="997" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A997" s="3"/>
       <c r="D997" s="8"/>
     </row>
     <row r="998" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A998" s="3"/>
       <c r="D998" s="8"/>
     </row>
     <row r="999" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A999" s="3"/>
       <c r="D999" s="8"/>
     </row>
     <row r="1000" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1000" s="3"/>
       <c r="D1000" s="8"/>
     </row>
+    <row r="1001" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1001" s="3"/>
+      <c r="D1001" s="8"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="D125" r:id="rId2" xr:uid="{CE538656-00D2-4857-9D5F-40156D526333}"/>
+    <hyperlink ref="D126" r:id="rId2" xr:uid="{CE538656-00D2-4857-9D5F-40156D526333}"/>
     <hyperlink ref="D31" r:id="rId3" xr:uid="{E0E2C604-D238-42EB-96FD-4FE6EFF58E0B}"/>
-    <hyperlink ref="D62" r:id="rId4" xr:uid="{2859D976-6846-4808-AB99-D808FB70D005}"/>
-    <hyperlink ref="D126" r:id="rId5" xr:uid="{42F04B2E-F48B-4174-A3B8-B190F05C89A2}"/>
+    <hyperlink ref="D61" r:id="rId4" xr:uid="{2859D976-6846-4808-AB99-D808FB70D005}"/>
+    <hyperlink ref="D127" r:id="rId5" xr:uid="{42F04B2E-F48B-4174-A3B8-B190F05C89A2}"/>
     <hyperlink ref="D94" r:id="rId6" xr:uid="{55BB5417-2775-4FF8-ADD8-A115FB56052B}"/>
+    <hyperlink ref="D95" r:id="rId7" xr:uid="{BEDEEEA9-8BD7-4A48-9DC8-1EFA57C86C07}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>PS2025 1.semestar_STATISTIKA1</vt:lpstr>
       <vt:lpstr>PS2025 2.semestar_STATISTIKA2 </vt:lpstr>
     </vt:vector>