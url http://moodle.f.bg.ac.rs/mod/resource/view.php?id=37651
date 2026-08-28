--- v0 (2026-03-26)
+++ v1 (2026-08-28)
@@ -1,39209 +1,2114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-[...80 lines deleted...]
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-</p:presentation>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <workbookPr hidePivotFieldList="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\otosk\Google Drive\2. Filozofski BG\01statistika\rasporedi i grupe\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{853FBE00-8659-42C0-A187-AAC2D3C0F23C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-48" yWindow="-48" windowWidth="23136" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="PS 2025 OAS" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="0"/>
+  <pivotCaches>
+    <pivotCache cacheId="0" r:id="rId2"/>
+  </pivotCaches>
+  <extLst>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="A9i9HszMydHmFqRkUXsTpe/x9mqmOkDBH6zc9UxNMVg="/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:presentationPr>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="444">
+  <si>
+    <t>BrojIndeksa</t>
+  </si>
+  <si>
+    <t>prezime</t>
+  </si>
+  <si>
+    <t>ime</t>
+  </si>
+  <si>
+    <t>mail1</t>
+  </si>
+  <si>
+    <t>GRUPA</t>
+  </si>
+  <si>
+    <t>PS250001</t>
+  </si>
+  <si>
+    <t>Milovanović</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>nikola04m@gmail.com</t>
+  </si>
+  <si>
+    <t>grupa 1 - sreda 09:45-11:15</t>
+  </si>
+  <si>
+    <t>PS250002</t>
+  </si>
+  <si>
+    <t>Jakovljević</t>
+  </si>
+  <si>
+    <t>Natalija</t>
+  </si>
+  <si>
+    <t>Jakovljevicnatalija705@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250003</t>
+  </si>
+  <si>
+    <t>Vukosavljević</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>janaobrenovac2@gmail.com</t>
+  </si>
+  <si>
+    <t>Count of GRUPA</t>
+  </si>
+  <si>
+    <t>PS250004</t>
+  </si>
+  <si>
+    <t>Milosavljević</t>
+  </si>
+  <si>
+    <t>Jelena</t>
+  </si>
+  <si>
+    <t>jjjelena007@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250005</t>
+  </si>
+  <si>
+    <t>Milošević</t>
+  </si>
+  <si>
+    <t>Jovana</t>
+  </si>
+  <si>
+    <t>jovanamilosevic1504@gmail.com</t>
+  </si>
+  <si>
+    <t>grupa 2 - sreda 11:30-13:00</t>
+  </si>
+  <si>
+    <t>PS250006</t>
+  </si>
+  <si>
+    <t>Majstorović</t>
+  </si>
+  <si>
+    <t>Dunja</t>
+  </si>
+  <si>
+    <t>dunjamajstorovic5@gmail.com</t>
+  </si>
+  <si>
+    <t>grupa 3 - četvrtak 13:15-14:45</t>
+  </si>
+  <si>
+    <t>PS250007</t>
+  </si>
+  <si>
+    <t>Stojnić</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>sara.stojnic06@gmail.com</t>
+  </si>
+  <si>
+    <t>grupa 4 - četvrtak 15:00-16:30</t>
+  </si>
+  <si>
+    <t>PS250008</t>
+  </si>
+  <si>
+    <t>Lončar</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>elenaaloncar@gmail.com</t>
+  </si>
+  <si>
+    <t>zamrzla status</t>
+  </si>
+  <si>
+    <t>PS250009</t>
+  </si>
+  <si>
+    <t>Zirojević</t>
+  </si>
+  <si>
+    <t>Mateja</t>
+  </si>
+  <si>
+    <t>uppermoonakaza045@gmail.com</t>
+  </si>
+  <si>
+    <t>Grand Total</t>
+  </si>
+  <si>
+    <t>PS250010</t>
+  </si>
+  <si>
+    <t>Maksimović</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>filipmak007@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250011</t>
+  </si>
+  <si>
+    <t>Jevtić</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
+  </si>
+  <si>
+    <t>jevticaleksandra06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250012</t>
+  </si>
+  <si>
+    <t>Naumović</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>naumovicnina1@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250013</t>
+  </si>
+  <si>
+    <t>Radović</t>
+  </si>
+  <si>
+    <t>Teodora</t>
+  </si>
+  <si>
+    <t>teodoraradovic107@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250014</t>
+  </si>
+  <si>
+    <t>Adamov</t>
+  </si>
+  <si>
+    <t>Tijana</t>
+  </si>
+  <si>
+    <t>tikiadamov@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250015</t>
+  </si>
+  <si>
+    <t>Janković</t>
+  </si>
+  <si>
+    <t>Mina</t>
+  </si>
+  <si>
+    <t>jankoviccminaa@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250016</t>
+  </si>
+  <si>
+    <t>Džaleta</t>
+  </si>
+  <si>
+    <t>dzaletajovana@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250017</t>
+  </si>
+  <si>
+    <t>Rakovac</t>
+  </si>
+  <si>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>anarakovac2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250018</t>
+  </si>
+  <si>
+    <t>Perišić</t>
+  </si>
+  <si>
+    <t>Isidora</t>
+  </si>
+  <si>
+    <t>isidora.perisic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250019</t>
+  </si>
+  <si>
+    <t>Đorđević</t>
+  </si>
+  <si>
+    <t>Maja</t>
+  </si>
+  <si>
+    <t>majadjordjevic2007@gmail.com;</t>
+  </si>
+  <si>
+    <t>PS250020</t>
+  </si>
+  <si>
+    <t>Gavrilović</t>
+  </si>
+  <si>
+    <t>Jovan</t>
+  </si>
+  <si>
+    <t>jovangavrilovic312007@gmail.com;gavrilovj345@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250021</t>
+  </si>
+  <si>
+    <t>Stajić</t>
+  </si>
+  <si>
+    <t>Pavle</t>
+  </si>
+  <si>
+    <t>pavlestajic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250022</t>
+  </si>
+  <si>
+    <t>Stanišić</t>
+  </si>
+  <si>
+    <t>ana.stanisic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250023</t>
+  </si>
+  <si>
+    <t>Đurđević</t>
+  </si>
+  <si>
+    <t>Mia</t>
+  </si>
+  <si>
+    <t>miadjurdjevicbg@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250024</t>
+  </si>
+  <si>
+    <t>Jocić</t>
+  </si>
+  <si>
+    <t>Nikolina</t>
+  </si>
+  <si>
+    <t>heklatron@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250025</t>
+  </si>
+  <si>
+    <t>Ratković</t>
+  </si>
+  <si>
+    <t>Sofija</t>
+  </si>
+  <si>
+    <t>sofijacoka04.09@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250026</t>
+  </si>
+  <si>
+    <t>Ostojić</t>
+  </si>
+  <si>
+    <t>Sonja</t>
+  </si>
+  <si>
+    <t>ostojicsonja73@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250027</t>
+  </si>
+  <si>
+    <t>Popović</t>
+  </si>
+  <si>
+    <t>Mihailo</t>
+  </si>
+  <si>
+    <t>mormondzeferil369@gmail.com;popovic28@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250028</t>
+  </si>
+  <si>
+    <t>Tselishcheva</t>
+  </si>
+  <si>
+    <t>Darya</t>
+  </si>
+  <si>
+    <t>darja.celisceva.18@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250029</t>
+  </si>
+  <si>
+    <t>Stanojević</t>
+  </si>
+  <si>
+    <t>natalijastanojavic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250030</t>
+  </si>
+  <si>
+    <t>Vlačina</t>
+  </si>
+  <si>
+    <t>Andrija</t>
+  </si>
+  <si>
+    <t>jasamandrijav@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250031</t>
+  </si>
+  <si>
+    <t>Miljković</t>
+  </si>
+  <si>
+    <t>Dimitrije</t>
+  </si>
+  <si>
+    <t>dimim420@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250032</t>
+  </si>
+  <si>
+    <t>Momčilović</t>
+  </si>
+  <si>
+    <t>Nemanja</t>
+  </si>
+  <si>
+    <t>nemanjamomcilovicc@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250033</t>
+  </si>
+  <si>
+    <t>Mila</t>
+  </si>
+  <si>
+    <t>mila.djurdjevic33@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250034</t>
+  </si>
+  <si>
+    <t>Matijević</t>
+  </si>
+  <si>
+    <t>jovana.matijevic006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250035</t>
+  </si>
+  <si>
+    <t>Milanović</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
+    <t>ivamilanovic6@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250036</t>
+  </si>
+  <si>
+    <t>Veselinović</t>
+  </si>
+  <si>
+    <t>Milica</t>
+  </si>
+  <si>
+    <t>milicaveselinovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250037</t>
+  </si>
+  <si>
+    <t>Gajić</t>
+  </si>
+  <si>
+    <t>Lena</t>
+  </si>
+  <si>
+    <t>lena.gajic01@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250038</t>
+  </si>
+  <si>
+    <t>Madžarević</t>
+  </si>
+  <si>
+    <t>madzarevicjana48@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250039</t>
+  </si>
+  <si>
+    <t>Vulić</t>
+  </si>
+  <si>
+    <t>Ružica</t>
+  </si>
+  <si>
+    <t>ruzicavulic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250040</t>
+  </si>
+  <si>
+    <t>Prodanović</t>
+  </si>
+  <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>anjaprodanovic.11@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250041</t>
+  </si>
+  <si>
+    <t>Stojadinović</t>
+  </si>
+  <si>
+    <t>tea.stojadinovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250042</t>
+  </si>
+  <si>
+    <t>Filipović</t>
+  </si>
+  <si>
+    <t>Ljiljana</t>
+  </si>
+  <si>
+    <t>ljfilipovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250043</t>
+  </si>
+  <si>
+    <t>Kolaković</t>
+  </si>
+  <si>
+    <t>jovana.kolakovic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250044</t>
+  </si>
+  <si>
+    <t>Virijević</t>
+  </si>
+  <si>
+    <t>Emilija</t>
+  </si>
+  <si>
+    <t>emilija.virijevic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250045</t>
+  </si>
+  <si>
+    <t>Dmitrović</t>
+  </si>
+  <si>
+    <t>anadmitrovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250046</t>
+  </si>
+  <si>
+    <t>Tomasović</t>
+  </si>
+  <si>
+    <t>Jadranka</t>
+  </si>
+  <si>
+    <t>jadrankatomasovic6@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250047</t>
+  </si>
+  <si>
+    <t>Tot-Kolarić</t>
+  </si>
+  <si>
+    <t>milicakolaric656@icloud.com</t>
+  </si>
+  <si>
+    <t>PS250048</t>
+  </si>
+  <si>
+    <t>Milivojević</t>
+  </si>
+  <si>
+    <t>milica.milivojevic024@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250049</t>
+  </si>
+  <si>
+    <t>Simić</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>simicand06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250050</t>
+  </si>
+  <si>
+    <t>Vučićević</t>
+  </si>
+  <si>
+    <t>Anđela</t>
+  </si>
+  <si>
+    <t>avucicevic2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250051</t>
+  </si>
+  <si>
+    <t>Milojević</t>
+  </si>
+  <si>
+    <t>andjelaamilojevic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250052</t>
+  </si>
+  <si>
+    <t>Đukić</t>
+  </si>
+  <si>
+    <t>Bogdan</t>
+  </si>
+  <si>
+    <t>bogdan.dj06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250053</t>
+  </si>
+  <si>
+    <t>miljkovic.naki@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250054</t>
+  </si>
+  <si>
+    <t>Bojičić</t>
+  </si>
+  <si>
+    <t>sofija.bojicic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250055</t>
+  </si>
+  <si>
+    <t>Anđelković</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>andjelkovicluna14@gmail.com;luna.andjelkovic@prvabeogim.edu.rs</t>
+  </si>
+  <si>
+    <t>PS250056</t>
+  </si>
+  <si>
+    <t>Nikolić</t>
+  </si>
+  <si>
+    <t>Anđelija</t>
+  </si>
+  <si>
+    <t>andjelijanikolic104@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250057</t>
+  </si>
+  <si>
+    <t>Pavlović</t>
+  </si>
+  <si>
+    <t>sara.pavloviiic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250058</t>
+  </si>
+  <si>
+    <t>Gušić</t>
+  </si>
+  <si>
+    <t>mia007ns@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250059</t>
+  </si>
+  <si>
+    <t>Marković</t>
+  </si>
+  <si>
+    <t>Dragica</t>
+  </si>
+  <si>
+    <t>dragicamarkovic2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250112</t>
+  </si>
+  <si>
+    <t>Stojković</t>
+  </si>
+  <si>
+    <t>Andrej</t>
+  </si>
+  <si>
+    <t>andrej.stojkovic2810@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250060</t>
+  </si>
+  <si>
+    <t>Milunović</t>
+  </si>
+  <si>
+    <t>janamilunovic711@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250061</t>
+  </si>
+  <si>
+    <t>Šuvira</t>
+  </si>
+  <si>
+    <t>Danilo</t>
+  </si>
+  <si>
+    <t>dd13062006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250062</t>
+  </si>
+  <si>
+    <t>Milić</t>
+  </si>
+  <si>
+    <t>milic.ninaaa@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250063</t>
+  </si>
+  <si>
+    <t>Petrović</t>
+  </si>
+  <si>
+    <t>nemanja.petrovic1716@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250064</t>
+  </si>
+  <si>
+    <t>Kotur</t>
+  </si>
+  <si>
+    <t>kotur279@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250065</t>
+  </si>
+  <si>
+    <t>Mojsilović</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>kristinamojsilovic2@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250066</t>
+  </si>
+  <si>
+    <t>Vulović</t>
+  </si>
+  <si>
+    <t>isidoravulovic79@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250067</t>
+  </si>
+  <si>
+    <t>Mihajlović</t>
+  </si>
+  <si>
+    <t>Milja</t>
+  </si>
+  <si>
+    <t>miljamihajlovic2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250068</t>
+  </si>
+  <si>
+    <t>Mirčetić</t>
+  </si>
+  <si>
+    <t>mirceticjana@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250069</t>
+  </si>
+  <si>
+    <t>Šaban</t>
+  </si>
+  <si>
+    <t>Vasilisa</t>
+  </si>
+  <si>
+    <t>Vasilisaprekrasna2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250070</t>
+  </si>
+  <si>
+    <t>Tanasković</t>
+  </si>
+  <si>
+    <t>Uroš</t>
+  </si>
+  <si>
+    <t>uros.tanaskovicc@gmail.com;urostanaskovic3000@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250071</t>
+  </si>
+  <si>
+    <t>Glamočanin</t>
+  </si>
+  <si>
+    <t>glamoc243@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250072</t>
+  </si>
+  <si>
+    <t>janadjukic147@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250073</t>
+  </si>
+  <si>
+    <t>Spasić</t>
+  </si>
+  <si>
+    <t>anjaaasp@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250074</t>
+  </si>
+  <si>
+    <t>Sokolović</t>
+  </si>
+  <si>
+    <t>bogdansokolovic6@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250093</t>
+  </si>
+  <si>
+    <t>Ljubica</t>
+  </si>
+  <si>
+    <t>vukosavljevicljubica9@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250076</t>
+  </si>
+  <si>
+    <t>pavlovic.jovana06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250077</t>
+  </si>
+  <si>
+    <t>Zgaga</t>
+  </si>
+  <si>
+    <t>anjazgaga06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250078</t>
+  </si>
+  <si>
+    <t>Sretenović</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>sretenovic.barbara@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250079</t>
+  </si>
+  <si>
+    <t>Đogo</t>
+  </si>
+  <si>
+    <t>mjadjogo@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250080</t>
+  </si>
+  <si>
+    <t>Bogdanoski</t>
+  </si>
+  <si>
+    <t>Vanja</t>
+  </si>
+  <si>
+    <t>abbogdanoski@gmail.com;bbogdanoski@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250081</t>
+  </si>
+  <si>
+    <t>Vulićević</t>
+  </si>
+  <si>
+    <t>dunjavulicevic2006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250082</t>
+  </si>
+  <si>
+    <t>Dragićević</t>
+  </si>
+  <si>
+    <t>Tatjana</t>
+  </si>
+  <si>
+    <t>tatjanadragicevicc@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250083</t>
+  </si>
+  <si>
+    <t>Skupek</t>
+  </si>
+  <si>
+    <t>dskupek@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250084</t>
+  </si>
+  <si>
+    <t>Vavić</t>
+  </si>
+  <si>
+    <t>dunja.vavic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250085</t>
+  </si>
+  <si>
+    <t>Stijović</t>
+  </si>
+  <si>
+    <t>jovanastijovic6@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250086</t>
+  </si>
+  <si>
+    <t>Stojanović</t>
+  </si>
+  <si>
+    <t>Vuk</t>
+  </si>
+  <si>
+    <t>vukscorpion@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250087</t>
+  </si>
+  <si>
+    <t>Bojkić</t>
+  </si>
+  <si>
+    <t>Zorana</t>
+  </si>
+  <si>
+    <t>zoka.bojkic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250088</t>
+  </si>
+  <si>
+    <t>Živković</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t>petrazivkovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250122</t>
+  </si>
+  <si>
+    <t>Petković</t>
+  </si>
+  <si>
+    <t>Strahinja</t>
+  </si>
+  <si>
+    <t>strahinja.petkovic006@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250089</t>
+  </si>
+  <si>
+    <t>Stojić</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>martastojic0@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250090</t>
+  </si>
+  <si>
+    <t>Ćirić</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>tamaraciric06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250091</t>
+  </si>
+  <si>
+    <t>Lazić</t>
+  </si>
+  <si>
+    <t>tamaraaalazic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250092</t>
+  </si>
+  <si>
+    <t>Blagojević</t>
+  </si>
+  <si>
+    <t>dunja.blagojevic.tojovka@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250075</t>
+  </si>
+  <si>
+    <t>Đorđević-Teodorović</t>
+  </si>
+  <si>
+    <t>ljubicadjt@gmail.com;</t>
+  </si>
+  <si>
+    <t>PS250094</t>
+  </si>
+  <si>
+    <t>Rakić</t>
+  </si>
+  <si>
+    <t>Đurđa</t>
+  </si>
+  <si>
+    <t>rakicdjurdja125@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250095</t>
+  </si>
+  <si>
+    <t>Babić</t>
+  </si>
+  <si>
+    <t>babicsara007@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250096</t>
+  </si>
+  <si>
+    <t>Simicandjella@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250097</t>
+  </si>
+  <si>
+    <t>Čeprnić</t>
+  </si>
+  <si>
+    <t>jana.ceprnic@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250098</t>
+  </si>
+  <si>
+    <t>Denić</t>
+  </si>
+  <si>
+    <t>miladenicc@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250099</t>
+  </si>
+  <si>
+    <t>Marić</t>
+  </si>
+  <si>
+    <t>Aleksa</t>
+  </si>
+  <si>
+    <t>maricaleksa543@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250100</t>
+  </si>
+  <si>
+    <t>kiki.miljkovic2007@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250101</t>
+  </si>
+  <si>
+    <t>dunja23012007@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250102</t>
+  </si>
+  <si>
+    <t>Čobanov</t>
+  </si>
+  <si>
+    <t>Veljko</t>
+  </si>
+  <si>
+    <t>veljkocobanov@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250103</t>
+  </si>
+  <si>
+    <t>Vuković</t>
+  </si>
+  <si>
+    <t>minavukovic1610@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250104</t>
+  </si>
+  <si>
+    <t>Božović</t>
+  </si>
+  <si>
+    <t>Irina</t>
+  </si>
+  <si>
+    <t>bozovicirina2@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250105</t>
+  </si>
+  <si>
+    <t>janamilicbg@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250106</t>
+  </si>
+  <si>
+    <t>Vesić</t>
+  </si>
+  <si>
+    <t>andjelavesic2908@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250107</t>
+  </si>
+  <si>
+    <t>milanovict287@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250108</t>
+  </si>
+  <si>
+    <t>Čolović</t>
+  </si>
+  <si>
+    <t>Nevena</t>
+  </si>
+  <si>
+    <t>nevena.colovic06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250109</t>
+  </si>
+  <si>
+    <t>natalija.maksimovic16@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250110</t>
+  </si>
+  <si>
+    <t>Radošević</t>
+  </si>
+  <si>
+    <t>radosevicc.ana@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250111</t>
+  </si>
+  <si>
+    <t>Bogdanović</t>
+  </si>
+  <si>
+    <t>Una</t>
+  </si>
+  <si>
+    <t>006una@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250113</t>
+  </si>
+  <si>
+    <t>Ljubenović</t>
+  </si>
+  <si>
+    <t>anjaljubenovic84@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250114</t>
+  </si>
+  <si>
+    <t>Todorović</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>helenato06@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250115</t>
+  </si>
+  <si>
+    <t>Simović</t>
+  </si>
+  <si>
+    <t>Nina-Satu</t>
+  </si>
+  <si>
+    <t>nina.satu.19@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250116</t>
+  </si>
+  <si>
+    <t>Grujin</t>
+  </si>
+  <si>
+    <t>lunagrujin@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250117</t>
+  </si>
+  <si>
+    <t>Bodiroga</t>
+  </si>
+  <si>
+    <t>bodirogaa.milica@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250123</t>
+  </si>
+  <si>
+    <t>Ždero</t>
+  </si>
+  <si>
+    <t>Mirjana</t>
+  </si>
+  <si>
+    <t>mirjana4.zdero@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250118</t>
+  </si>
+  <si>
+    <t>Aksentijević</t>
+  </si>
+  <si>
+    <t> martaaksentijevic19@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PS240065
+</t>
+  </si>
+  <si>
+    <t>Ranđelović</t>
+  </si>
+  <si>
+    <t>randjelovicandrea205@gmail.com</t>
+  </si>
+  <si>
+    <t>PS250120</t>
+  </si>
+  <si>
+    <t>Sekulić</t>
+  </si>
+  <si>
+    <t>jelena.sekulic.sj@gmail.com</t>
+  </si>
+  <si>
+    <t>PS230107</t>
+  </si>
+  <si>
+    <t>Popac</t>
+  </si>
+  <si>
+    <t>nikolapopac4@gmail.com</t>
+  </si>
+  <si>
+    <t>Row Labels</t>
+  </si>
+  <si>
+    <t>PS240117</t>
+  </si>
+  <si>
+    <t>Bugarčić</t>
+  </si>
+  <si>
+    <t>Đurđe</t>
+  </si>
+  <si>
+    <t>durdebu@gmail.com</t>
+  </si>
+</sst>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p1510:revInfo>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="5">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD8D8D8"/>
+        <bgColor rgb="FFD8D8D8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="3">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="31">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-[...178 lines deleted...]
-</a:tblStyleLst>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</p:viewPr>
+<file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/></Relationships>
+<file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Comment" refreshedDate="45975.972494791669" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="123" xr:uid="{24ED1692-2005-443A-ADD0-7976955EAF0A}">
+  <cacheSource type="worksheet">
+    <worksheetSource ref="E1:E125" sheet="PS 2025 OAS"/>
+  </cacheSource>
+  <cacheFields count="1">
+    <cacheField name="GRUPA" numFmtId="0">
+      <sharedItems count="5">
+        <s v="grupa 1 - sreda 09:45-11:15"/>
+        <s v="grupa 2 - sreda 11:30-13:00"/>
+        <s v="grupa 3 - četvrtak 13:15-14:45"/>
+        <s v="grupa 4 - četvrtak 15:00-16:30"/>
+        <s v="zamrzla status"/>
+      </sharedItems>
+    </cacheField>
+  </cacheFields>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
+      <x14:pivotCacheDefinition/>
+    </ext>
+  </extLst>
+</pivotCacheDefinition>
 </file>
 
-<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1188 lines deleted...]
-</pc:chgInfo>
+<file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="123">
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="4"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+  </r>
+</pivotCacheRecords>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{1770BD3B-8726-4F8B-A71C-A8188FEBC011}" name="PivotTable1" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+  <location ref="H4:I10" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
+  <pivotFields count="1">
+    <pivotField axis="axisRow" dataField="1" showAll="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item t="default"/>
+      </items>
+    </pivotField>
+  </pivotFields>
+  <rowFields count="1">
+    <field x="0"/>
+  </rowFields>
+  <rowItems count="6">
+    <i>
+      <x/>
+    </i>
+    <i>
+      <x v="1"/>
+    </i>
+    <i>
+      <x v="2"/>
+    </i>
+    <i>
+      <x v="3"/>
+    </i>
+    <i>
+      <x v="4"/>
+    </i>
+    <i t="grand">
+      <x/>
+    </i>
+  </rowItems>
+  <colItems count="1">
+    <i/>
+  </colItems>
+  <dataFields count="1">
+    <dataField name="Count of GRUPA" fld="0" subtotal="count" baseField="0" baseItem="0"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
+    </ext>
+    <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
+      <xpdl:pivotTableDefinition16/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...37021 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...363 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...47 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -39302,147 +2207,7976 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikolapopac4@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelena.sekulic.sj@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:durdebu@gmail.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:X1001"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A47" workbookViewId="0">
+      <selection activeCell="G56" sqref="G56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.44140625" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="11.88671875" customWidth="1"/>
+    <col min="4" max="4" width="34.5546875" customWidth="1"/>
+    <col min="5" max="5" width="25.33203125" customWidth="1"/>
+    <col min="6" max="7" width="8.6640625" customWidth="1"/>
+    <col min="8" max="8" width="25.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.88671875" bestFit="1" customWidth="1"/>
+    <col min="10" max="24" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+    </row>
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+    </row>
+    <row r="3" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+    </row>
+    <row r="4" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="I4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+    </row>
+    <row r="5" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="26">
+        <v>31</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+    </row>
+    <row r="6" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="26">
+        <v>30</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+    </row>
+    <row r="7" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="26">
+        <v>30</v>
+      </c>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="3"/>
+      <c r="U7" s="3"/>
+      <c r="V7" s="3"/>
+      <c r="W7" s="3"/>
+      <c r="X7" s="3"/>
+    </row>
+    <row r="8" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="3"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="3"/>
+      <c r="S8" s="3"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="3"/>
+      <c r="V8" s="3"/>
+      <c r="W8" s="3"/>
+      <c r="X8" s="3"/>
+    </row>
+    <row r="9" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="26">
+        <v>1</v>
+      </c>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
+      <c r="X9" s="3"/>
+    </row>
+    <row r="10" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="26">
+        <v>123</v>
+      </c>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+    </row>
+    <row r="11" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="3"/>
+      <c r="T11" s="3"/>
+      <c r="U11" s="3"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="3"/>
+      <c r="X11" s="3"/>
+    </row>
+    <row r="12" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+    </row>
+    <row r="13" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+    </row>
+    <row r="14" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+      <c r="T14" s="3"/>
+      <c r="U14" s="3"/>
+      <c r="V14" s="3"/>
+      <c r="W14" s="3"/>
+      <c r="X14" s="3"/>
+    </row>
+    <row r="15" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+      <c r="R15" s="3"/>
+      <c r="S15" s="3"/>
+      <c r="T15" s="3"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="3"/>
+      <c r="X15" s="3"/>
+    </row>
+    <row r="16" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+      <c r="Q16" s="3"/>
+      <c r="R16" s="3"/>
+      <c r="S16" s="3"/>
+      <c r="T16" s="3"/>
+      <c r="U16" s="3"/>
+      <c r="V16" s="3"/>
+      <c r="W16" s="3"/>
+      <c r="X16" s="3"/>
+    </row>
+    <row r="17" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
+    </row>
+    <row r="18" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+    </row>
+    <row r="19" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+    </row>
+    <row r="20" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="3"/>
+      <c r="T20" s="3"/>
+      <c r="U20" s="3"/>
+      <c r="V20" s="3"/>
+      <c r="W20" s="3"/>
+      <c r="X20" s="3"/>
+    </row>
+    <row r="21" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+    </row>
+    <row r="22" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
+      <c r="O22" s="3"/>
+      <c r="P22" s="3"/>
+      <c r="Q22" s="3"/>
+      <c r="R22" s="3"/>
+      <c r="S22" s="3"/>
+      <c r="T22" s="3"/>
+      <c r="U22" s="3"/>
+      <c r="V22" s="3"/>
+      <c r="W22" s="3"/>
+      <c r="X22" s="3"/>
+    </row>
+    <row r="23" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="3"/>
+      <c r="T23" s="3"/>
+      <c r="U23" s="3"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="3"/>
+      <c r="X23" s="3"/>
+    </row>
+    <row r="24" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="P24" s="3"/>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="3"/>
+      <c r="T24" s="3"/>
+      <c r="U24" s="3"/>
+      <c r="V24" s="3"/>
+      <c r="W24" s="3"/>
+      <c r="X24" s="3"/>
+    </row>
+    <row r="25" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="3"/>
+      <c r="T25" s="3"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
+    </row>
+    <row r="26" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+      <c r="Q26" s="3"/>
+      <c r="R26" s="3"/>
+      <c r="S26" s="3"/>
+      <c r="T26" s="3"/>
+      <c r="U26" s="3"/>
+      <c r="V26" s="3"/>
+      <c r="W26" s="3"/>
+      <c r="X26" s="3"/>
+    </row>
+    <row r="27" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="3"/>
+      <c r="O27" s="3"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="3"/>
+      <c r="R27" s="3"/>
+      <c r="S27" s="3"/>
+      <c r="T27" s="3"/>
+      <c r="U27" s="3"/>
+      <c r="V27" s="3"/>
+      <c r="W27" s="3"/>
+      <c r="X27" s="3"/>
+    </row>
+    <row r="28" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="3"/>
+      <c r="O28" s="3"/>
+      <c r="P28" s="3"/>
+      <c r="Q28" s="3"/>
+      <c r="R28" s="3"/>
+      <c r="S28" s="3"/>
+      <c r="T28" s="3"/>
+      <c r="U28" s="3"/>
+      <c r="V28" s="3"/>
+      <c r="W28" s="3"/>
+      <c r="X28" s="3"/>
+    </row>
+    <row r="29" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
+      <c r="S29" s="3"/>
+      <c r="T29" s="3"/>
+      <c r="U29" s="3"/>
+      <c r="V29" s="3"/>
+      <c r="W29" s="3"/>
+      <c r="X29" s="3"/>
+    </row>
+    <row r="30" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="3"/>
+      <c r="U30" s="3"/>
+      <c r="V30" s="3"/>
+      <c r="W30" s="3"/>
+      <c r="X30" s="3"/>
+    </row>
+    <row r="31" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+      <c r="T31" s="3"/>
+      <c r="U31" s="3"/>
+      <c r="V31" s="3"/>
+      <c r="W31" s="3"/>
+      <c r="X31" s="3"/>
+    </row>
+    <row r="32" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="27" t="s">
+        <v>436</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>437</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>438</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
+      <c r="S33" s="3"/>
+      <c r="T33" s="3"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="3"/>
+      <c r="W33" s="3"/>
+      <c r="X33" s="3"/>
+    </row>
+    <row r="34" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
+      <c r="T34" s="3"/>
+      <c r="U34" s="3"/>
+      <c r="V34" s="3"/>
+      <c r="W34" s="3"/>
+      <c r="X34" s="3"/>
+    </row>
+    <row r="35" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+      <c r="T35" s="3"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="3"/>
+      <c r="W35" s="3"/>
+      <c r="X35" s="3"/>
+    </row>
+    <row r="36" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+      <c r="V36" s="3"/>
+      <c r="W36" s="3"/>
+      <c r="X36" s="3"/>
+    </row>
+    <row r="37" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="3"/>
+      <c r="X37" s="3"/>
+    </row>
+    <row r="38" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+    </row>
+    <row r="39" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="3"/>
+      <c r="R39" s="3"/>
+      <c r="S39" s="3"/>
+      <c r="T39" s="3"/>
+      <c r="U39" s="3"/>
+      <c r="V39" s="3"/>
+      <c r="W39" s="3"/>
+      <c r="X39" s="3"/>
+    </row>
+    <row r="40" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
+      <c r="S40" s="3"/>
+      <c r="T40" s="3"/>
+      <c r="U40" s="3"/>
+      <c r="V40" s="3"/>
+      <c r="W40" s="3"/>
+      <c r="X40" s="3"/>
+    </row>
+    <row r="41" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+    </row>
+    <row r="42" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="3"/>
+      <c r="V42" s="3"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+    </row>
+    <row r="43" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+    </row>
+    <row r="44" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+    </row>
+    <row r="45" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+    </row>
+    <row r="46" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+    </row>
+    <row r="47" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+      <c r="X47" s="3"/>
+    </row>
+    <row r="48" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+    </row>
+    <row r="49" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+      <c r="X49" s="3"/>
+    </row>
+    <row r="50" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+    </row>
+    <row r="51" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+    </row>
+    <row r="52" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+    </row>
+    <row r="53" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+      <c r="X53" s="3"/>
+    </row>
+    <row r="54" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+    </row>
+    <row r="55" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="3"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+      <c r="T55" s="3"/>
+      <c r="U55" s="3"/>
+      <c r="V55" s="3"/>
+      <c r="W55" s="3"/>
+      <c r="X55" s="3"/>
+    </row>
+    <row r="56" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3"/>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+      <c r="T56" s="3"/>
+      <c r="U56" s="3"/>
+      <c r="V56" s="3"/>
+      <c r="W56" s="3"/>
+      <c r="X56" s="3"/>
+    </row>
+    <row r="57" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+      <c r="T57" s="3"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="3"/>
+      <c r="W57" s="3"/>
+      <c r="X57" s="3"/>
+    </row>
+    <row r="58" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3"/>
+      <c r="K58" s="3"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+      <c r="S58" s="3"/>
+      <c r="T58" s="3"/>
+      <c r="U58" s="3"/>
+      <c r="V58" s="3"/>
+      <c r="W58" s="3"/>
+      <c r="X58" s="3"/>
+    </row>
+    <row r="59" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+      <c r="X59" s="3"/>
+    </row>
+    <row r="60" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3"/>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+      <c r="T60" s="3"/>
+      <c r="U60" s="3"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="3"/>
+      <c r="X60" s="3"/>
+    </row>
+    <row r="61" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3"/>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+      <c r="X61" s="3"/>
+    </row>
+    <row r="62" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="3"/>
+      <c r="W62" s="3"/>
+      <c r="X62" s="3"/>
+    </row>
+    <row r="63" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>440</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="D63" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+    </row>
+    <row r="64" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3"/>
+      <c r="K64" s="3"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+      <c r="X64" s="3"/>
+    </row>
+    <row r="65" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+    </row>
+    <row r="66" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3"/>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+      <c r="T66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+      <c r="X66" s="3"/>
+    </row>
+    <row r="67" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="3"/>
+    </row>
+    <row r="68" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3"/>
+      <c r="K68" s="3"/>
+      <c r="L68" s="3"/>
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="P68" s="3"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+      <c r="S68" s="3"/>
+      <c r="T68" s="3"/>
+      <c r="U68" s="3"/>
+      <c r="V68" s="3"/>
+      <c r="W68" s="3"/>
+      <c r="X68" s="3"/>
+    </row>
+    <row r="69" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
+      <c r="X69" s="3"/>
+    </row>
+    <row r="70" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3"/>
+      <c r="K70" s="3"/>
+      <c r="L70" s="3"/>
+      <c r="M70" s="3"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="3"/>
+      <c r="P70" s="3"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="3"/>
+      <c r="S70" s="3"/>
+      <c r="T70" s="3"/>
+      <c r="U70" s="3"/>
+      <c r="V70" s="3"/>
+      <c r="W70" s="3"/>
+      <c r="X70" s="3"/>
+    </row>
+    <row r="71" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3"/>
+      <c r="K71" s="3"/>
+      <c r="L71" s="3"/>
+      <c r="M71" s="3"/>
+      <c r="N71" s="3"/>
+      <c r="O71" s="3"/>
+      <c r="P71" s="3"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+      <c r="S71" s="3"/>
+      <c r="T71" s="3"/>
+      <c r="U71" s="3"/>
+      <c r="V71" s="3"/>
+      <c r="W71" s="3"/>
+      <c r="X71" s="3"/>
+    </row>
+    <row r="72" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3"/>
+      <c r="K72" s="3"/>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="P72" s="3"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+      <c r="S72" s="3"/>
+      <c r="T72" s="3"/>
+      <c r="U72" s="3"/>
+      <c r="V72" s="3"/>
+      <c r="W72" s="3"/>
+      <c r="X72" s="3"/>
+    </row>
+    <row r="73" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3"/>
+      <c r="K73" s="3"/>
+      <c r="L73" s="3"/>
+      <c r="M73" s="3"/>
+      <c r="N73" s="3"/>
+      <c r="O73" s="3"/>
+      <c r="P73" s="3"/>
+      <c r="Q73" s="3"/>
+      <c r="R73" s="3"/>
+      <c r="S73" s="3"/>
+      <c r="T73" s="3"/>
+      <c r="U73" s="3"/>
+      <c r="V73" s="3"/>
+      <c r="W73" s="3"/>
+      <c r="X73" s="3"/>
+    </row>
+    <row r="74" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="S74" s="3"/>
+      <c r="T74" s="3"/>
+      <c r="U74" s="3"/>
+      <c r="V74" s="3"/>
+      <c r="W74" s="3"/>
+      <c r="X74" s="3"/>
+    </row>
+    <row r="75" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3"/>
+      <c r="K75" s="3"/>
+      <c r="L75" s="3"/>
+      <c r="M75" s="3"/>
+      <c r="N75" s="3"/>
+      <c r="O75" s="3"/>
+      <c r="P75" s="3"/>
+      <c r="Q75" s="3"/>
+      <c r="R75" s="3"/>
+      <c r="S75" s="3"/>
+      <c r="T75" s="3"/>
+      <c r="U75" s="3"/>
+      <c r="V75" s="3"/>
+      <c r="W75" s="3"/>
+      <c r="X75" s="3"/>
+    </row>
+    <row r="76" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3"/>
+      <c r="K76" s="3"/>
+      <c r="L76" s="3"/>
+      <c r="M76" s="3"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="3"/>
+      <c r="P76" s="3"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="3"/>
+      <c r="S76" s="3"/>
+      <c r="T76" s="3"/>
+      <c r="U76" s="3"/>
+      <c r="V76" s="3"/>
+      <c r="W76" s="3"/>
+      <c r="X76" s="3"/>
+    </row>
+    <row r="77" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3"/>
+      <c r="K77" s="3"/>
+      <c r="L77" s="3"/>
+      <c r="M77" s="3"/>
+      <c r="N77" s="3"/>
+      <c r="O77" s="3"/>
+      <c r="P77" s="3"/>
+      <c r="Q77" s="3"/>
+      <c r="R77" s="3"/>
+      <c r="S77" s="3"/>
+      <c r="T77" s="3"/>
+      <c r="U77" s="3"/>
+      <c r="V77" s="3"/>
+      <c r="W77" s="3"/>
+      <c r="X77" s="3"/>
+    </row>
+    <row r="78" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="S78" s="3"/>
+      <c r="T78" s="3"/>
+      <c r="U78" s="3"/>
+      <c r="V78" s="3"/>
+      <c r="W78" s="3"/>
+      <c r="X78" s="3"/>
+    </row>
+    <row r="79" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="3"/>
+      <c r="M79" s="3"/>
+      <c r="N79" s="3"/>
+      <c r="O79" s="3"/>
+      <c r="P79" s="3"/>
+      <c r="Q79" s="3"/>
+      <c r="R79" s="3"/>
+      <c r="S79" s="3"/>
+      <c r="T79" s="3"/>
+      <c r="U79" s="3"/>
+      <c r="V79" s="3"/>
+      <c r="W79" s="3"/>
+      <c r="X79" s="3"/>
+    </row>
+    <row r="80" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+      <c r="S80" s="3"/>
+      <c r="T80" s="3"/>
+      <c r="U80" s="3"/>
+      <c r="V80" s="3"/>
+      <c r="W80" s="3"/>
+      <c r="X80" s="3"/>
+    </row>
+    <row r="81" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3"/>
+      <c r="K81" s="3"/>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
+      <c r="N81" s="3"/>
+      <c r="O81" s="3"/>
+      <c r="P81" s="3"/>
+      <c r="Q81" s="3"/>
+      <c r="R81" s="3"/>
+      <c r="S81" s="3"/>
+      <c r="T81" s="3"/>
+      <c r="U81" s="3"/>
+      <c r="V81" s="3"/>
+      <c r="W81" s="3"/>
+      <c r="X81" s="3"/>
+    </row>
+    <row r="82" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+      <c r="S82" s="3"/>
+      <c r="T82" s="3"/>
+      <c r="U82" s="3"/>
+      <c r="V82" s="3"/>
+      <c r="W82" s="3"/>
+      <c r="X82" s="3"/>
+    </row>
+    <row r="83" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
+      <c r="J83" s="3"/>
+      <c r="K83" s="3"/>
+      <c r="L83" s="3"/>
+      <c r="M83" s="3"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
+      <c r="P83" s="3"/>
+      <c r="Q83" s="3"/>
+      <c r="R83" s="3"/>
+      <c r="S83" s="3"/>
+      <c r="T83" s="3"/>
+      <c r="U83" s="3"/>
+      <c r="V83" s="3"/>
+      <c r="W83" s="3"/>
+      <c r="X83" s="3"/>
+    </row>
+    <row r="84" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+      <c r="N84" s="3"/>
+      <c r="O84" s="3"/>
+      <c r="P84" s="3"/>
+      <c r="Q84" s="3"/>
+      <c r="R84" s="3"/>
+      <c r="S84" s="3"/>
+      <c r="T84" s="3"/>
+      <c r="U84" s="3"/>
+      <c r="V84" s="3"/>
+      <c r="W84" s="3"/>
+      <c r="X84" s="3"/>
+    </row>
+    <row r="85" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3"/>
+      <c r="K85" s="3"/>
+      <c r="L85" s="3"/>
+      <c r="M85" s="3"/>
+      <c r="N85" s="3"/>
+      <c r="O85" s="3"/>
+      <c r="P85" s="3"/>
+      <c r="Q85" s="3"/>
+      <c r="R85" s="3"/>
+      <c r="S85" s="3"/>
+      <c r="T85" s="3"/>
+      <c r="U85" s="3"/>
+      <c r="V85" s="3"/>
+      <c r="W85" s="3"/>
+      <c r="X85" s="3"/>
+    </row>
+    <row r="86" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
+      <c r="P86" s="3"/>
+      <c r="Q86" s="3"/>
+      <c r="R86" s="3"/>
+      <c r="S86" s="3"/>
+      <c r="T86" s="3"/>
+      <c r="U86" s="3"/>
+      <c r="V86" s="3"/>
+      <c r="W86" s="3"/>
+      <c r="X86" s="3"/>
+    </row>
+    <row r="87" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3"/>
+      <c r="K87" s="3"/>
+      <c r="L87" s="3"/>
+      <c r="M87" s="3"/>
+      <c r="N87" s="3"/>
+      <c r="O87" s="3"/>
+      <c r="P87" s="3"/>
+      <c r="Q87" s="3"/>
+      <c r="R87" s="3"/>
+      <c r="S87" s="3"/>
+      <c r="T87" s="3"/>
+      <c r="U87" s="3"/>
+      <c r="V87" s="3"/>
+      <c r="W87" s="3"/>
+      <c r="X87" s="3"/>
+    </row>
+    <row r="88" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="3"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="3"/>
+      <c r="T88" s="3"/>
+      <c r="U88" s="3"/>
+      <c r="V88" s="3"/>
+      <c r="W88" s="3"/>
+      <c r="X88" s="3"/>
+    </row>
+    <row r="89" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+      <c r="N89" s="3"/>
+      <c r="O89" s="3"/>
+      <c r="P89" s="3"/>
+      <c r="Q89" s="3"/>
+      <c r="R89" s="3"/>
+      <c r="S89" s="3"/>
+      <c r="T89" s="3"/>
+      <c r="U89" s="3"/>
+      <c r="V89" s="3"/>
+      <c r="W89" s="3"/>
+      <c r="X89" s="3"/>
+    </row>
+    <row r="90" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="3"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
+      <c r="V90" s="3"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+    </row>
+    <row r="91" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+      <c r="N91" s="3"/>
+      <c r="O91" s="3"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="3"/>
+      <c r="R91" s="3"/>
+      <c r="S91" s="3"/>
+      <c r="T91" s="3"/>
+      <c r="U91" s="3"/>
+      <c r="V91" s="3"/>
+      <c r="W91" s="3"/>
+      <c r="X91" s="3"/>
+    </row>
+    <row r="92" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="3"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
+      <c r="V92" s="3"/>
+      <c r="W92" s="3"/>
+      <c r="X92" s="3"/>
+    </row>
+    <row r="93" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="E94" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="3"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
+      <c r="V94" s="3"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+    </row>
+    <row r="95" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="E95" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+      <c r="M95" s="3"/>
+      <c r="N95" s="3"/>
+      <c r="O95" s="3"/>
+      <c r="P95" s="3"/>
+      <c r="Q95" s="3"/>
+      <c r="R95" s="3"/>
+      <c r="S95" s="3"/>
+      <c r="T95" s="3"/>
+      <c r="U95" s="3"/>
+      <c r="V95" s="3"/>
+      <c r="W95" s="3"/>
+      <c r="X95" s="3"/>
+    </row>
+    <row r="96" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E96" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+    </row>
+    <row r="97" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E97" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+      <c r="M97" s="3"/>
+      <c r="N97" s="3"/>
+      <c r="O97" s="3"/>
+      <c r="P97" s="3"/>
+      <c r="Q97" s="3"/>
+      <c r="R97" s="3"/>
+      <c r="S97" s="3"/>
+      <c r="T97" s="3"/>
+      <c r="U97" s="3"/>
+      <c r="V97" s="3"/>
+      <c r="W97" s="3"/>
+      <c r="X97" s="3"/>
+    </row>
+    <row r="98" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C98" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="E98" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="3"/>
+      <c r="T98" s="3"/>
+      <c r="U98" s="3"/>
+      <c r="V98" s="3"/>
+      <c r="W98" s="3"/>
+      <c r="X98" s="3"/>
+    </row>
+    <row r="99" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="E99" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+      <c r="M99" s="3"/>
+      <c r="N99" s="3"/>
+      <c r="O99" s="3"/>
+      <c r="P99" s="3"/>
+      <c r="Q99" s="3"/>
+      <c r="R99" s="3"/>
+      <c r="S99" s="3"/>
+      <c r="T99" s="3"/>
+      <c r="U99" s="3"/>
+      <c r="V99" s="3"/>
+      <c r="W99" s="3"/>
+      <c r="X99" s="3"/>
+    </row>
+    <row r="100" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+      <c r="M100" s="3"/>
+      <c r="N100" s="3"/>
+      <c r="O100" s="3"/>
+      <c r="P100" s="3"/>
+      <c r="Q100" s="3"/>
+      <c r="R100" s="3"/>
+      <c r="S100" s="3"/>
+      <c r="T100" s="3"/>
+      <c r="U100" s="3"/>
+      <c r="V100" s="3"/>
+      <c r="W100" s="3"/>
+      <c r="X100" s="3"/>
+    </row>
+    <row r="101" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="E101" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+      <c r="M101" s="3"/>
+      <c r="N101" s="3"/>
+      <c r="O101" s="3"/>
+      <c r="P101" s="3"/>
+      <c r="Q101" s="3"/>
+      <c r="R101" s="3"/>
+      <c r="S101" s="3"/>
+      <c r="T101" s="3"/>
+      <c r="U101" s="3"/>
+      <c r="V101" s="3"/>
+      <c r="W101" s="3"/>
+      <c r="X101" s="3"/>
+    </row>
+    <row r="102" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="E102" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3"/>
+      <c r="K102" s="3"/>
+      <c r="L102" s="3"/>
+      <c r="M102" s="3"/>
+      <c r="N102" s="3"/>
+      <c r="O102" s="3"/>
+      <c r="P102" s="3"/>
+      <c r="Q102" s="3"/>
+      <c r="R102" s="3"/>
+      <c r="S102" s="3"/>
+      <c r="T102" s="3"/>
+      <c r="U102" s="3"/>
+      <c r="V102" s="3"/>
+      <c r="W102" s="3"/>
+      <c r="X102" s="3"/>
+    </row>
+    <row r="103" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E103" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3"/>
+      <c r="K103" s="3"/>
+      <c r="L103" s="3"/>
+      <c r="M103" s="3"/>
+      <c r="N103" s="3"/>
+      <c r="O103" s="3"/>
+      <c r="P103" s="3"/>
+      <c r="Q103" s="3"/>
+      <c r="R103" s="3"/>
+      <c r="S103" s="3"/>
+      <c r="T103" s="3"/>
+      <c r="U103" s="3"/>
+      <c r="V103" s="3"/>
+      <c r="W103" s="3"/>
+      <c r="X103" s="3"/>
+    </row>
+    <row r="104" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="E104" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3"/>
+      <c r="K104" s="3"/>
+      <c r="L104" s="3"/>
+      <c r="M104" s="3"/>
+      <c r="N104" s="3"/>
+      <c r="O104" s="3"/>
+      <c r="P104" s="3"/>
+      <c r="Q104" s="3"/>
+      <c r="R104" s="3"/>
+      <c r="S104" s="3"/>
+      <c r="T104" s="3"/>
+      <c r="U104" s="3"/>
+      <c r="V104" s="3"/>
+      <c r="W104" s="3"/>
+      <c r="X104" s="3"/>
+    </row>
+    <row r="105" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E105" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3"/>
+      <c r="K105" s="3"/>
+      <c r="L105" s="3"/>
+      <c r="M105" s="3"/>
+      <c r="N105" s="3"/>
+      <c r="O105" s="3"/>
+      <c r="P105" s="3"/>
+      <c r="Q105" s="3"/>
+      <c r="R105" s="3"/>
+      <c r="S105" s="3"/>
+      <c r="T105" s="3"/>
+      <c r="U105" s="3"/>
+      <c r="V105" s="3"/>
+      <c r="W105" s="3"/>
+      <c r="X105" s="3"/>
+    </row>
+    <row r="106" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="E106" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3"/>
+      <c r="K106" s="3"/>
+      <c r="L106" s="3"/>
+      <c r="M106" s="3"/>
+      <c r="N106" s="3"/>
+      <c r="O106" s="3"/>
+      <c r="P106" s="3"/>
+      <c r="Q106" s="3"/>
+      <c r="R106" s="3"/>
+      <c r="S106" s="3"/>
+      <c r="T106" s="3"/>
+      <c r="U106" s="3"/>
+      <c r="V106" s="3"/>
+      <c r="W106" s="3"/>
+      <c r="X106" s="3"/>
+    </row>
+    <row r="107" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="D107" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="3"/>
+      <c r="K107" s="3"/>
+      <c r="L107" s="3"/>
+      <c r="M107" s="3"/>
+      <c r="N107" s="3"/>
+      <c r="O107" s="3"/>
+      <c r="P107" s="3"/>
+      <c r="Q107" s="3"/>
+      <c r="R107" s="3"/>
+      <c r="S107" s="3"/>
+      <c r="T107" s="3"/>
+      <c r="U107" s="3"/>
+      <c r="V107" s="3"/>
+      <c r="W107" s="3"/>
+      <c r="X107" s="3"/>
+    </row>
+    <row r="108" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="C108" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="E108" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
+      <c r="J108" s="3"/>
+      <c r="K108" s="3"/>
+      <c r="L108" s="3"/>
+      <c r="M108" s="3"/>
+      <c r="N108" s="3"/>
+      <c r="O108" s="3"/>
+      <c r="P108" s="3"/>
+      <c r="Q108" s="3"/>
+      <c r="R108" s="3"/>
+      <c r="S108" s="3"/>
+      <c r="T108" s="3"/>
+      <c r="U108" s="3"/>
+      <c r="V108" s="3"/>
+      <c r="W108" s="3"/>
+      <c r="X108" s="3"/>
+    </row>
+    <row r="109" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="E109" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3"/>
+      <c r="K109" s="3"/>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="3"/>
+      <c r="R109" s="3"/>
+      <c r="S109" s="3"/>
+      <c r="T109" s="3"/>
+      <c r="U109" s="3"/>
+      <c r="V109" s="3"/>
+      <c r="W109" s="3"/>
+      <c r="X109" s="3"/>
+    </row>
+    <row r="110" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="E110" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3"/>
+      <c r="K110" s="3"/>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="3"/>
+      <c r="R110" s="3"/>
+      <c r="S110" s="3"/>
+      <c r="T110" s="3"/>
+      <c r="U110" s="3"/>
+      <c r="V110" s="3"/>
+      <c r="W110" s="3"/>
+      <c r="X110" s="3"/>
+    </row>
+    <row r="111" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="E111" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+      <c r="S111" s="3"/>
+      <c r="T111" s="3"/>
+      <c r="U111" s="3"/>
+      <c r="V111" s="3"/>
+      <c r="W111" s="3"/>
+      <c r="X111" s="3"/>
+    </row>
+    <row r="112" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="E112" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="3"/>
+      <c r="R112" s="3"/>
+      <c r="S112" s="3"/>
+      <c r="T112" s="3"/>
+      <c r="U112" s="3"/>
+      <c r="V112" s="3"/>
+      <c r="W112" s="3"/>
+      <c r="X112" s="3"/>
+    </row>
+    <row r="113" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="E113" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="3"/>
+      <c r="M113" s="3"/>
+      <c r="N113" s="3"/>
+      <c r="O113" s="3"/>
+      <c r="P113" s="3"/>
+      <c r="Q113" s="3"/>
+      <c r="R113" s="3"/>
+      <c r="S113" s="3"/>
+      <c r="T113" s="3"/>
+      <c r="U113" s="3"/>
+      <c r="V113" s="3"/>
+      <c r="W113" s="3"/>
+      <c r="X113" s="3"/>
+    </row>
+    <row r="114" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C114" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="E114" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="3"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+      <c r="M114" s="3"/>
+      <c r="N114" s="3"/>
+      <c r="O114" s="3"/>
+      <c r="P114" s="3"/>
+      <c r="Q114" s="3"/>
+      <c r="R114" s="3"/>
+      <c r="S114" s="3"/>
+      <c r="T114" s="3"/>
+      <c r="U114" s="3"/>
+      <c r="V114" s="3"/>
+      <c r="W114" s="3"/>
+      <c r="X114" s="3"/>
+    </row>
+    <row r="115" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="C115" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="E115" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3"/>
+      <c r="K115" s="3"/>
+      <c r="L115" s="3"/>
+      <c r="M115" s="3"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
+      <c r="P115" s="3"/>
+      <c r="Q115" s="3"/>
+      <c r="R115" s="3"/>
+      <c r="S115" s="3"/>
+      <c r="T115" s="3"/>
+      <c r="U115" s="3"/>
+      <c r="V115" s="3"/>
+      <c r="W115" s="3"/>
+      <c r="X115" s="3"/>
+    </row>
+    <row r="116" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3"/>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+      <c r="N116" s="3"/>
+      <c r="O116" s="3"/>
+      <c r="P116" s="3"/>
+      <c r="Q116" s="3"/>
+      <c r="R116" s="3"/>
+      <c r="S116" s="3"/>
+      <c r="T116" s="3"/>
+      <c r="U116" s="3"/>
+      <c r="V116" s="3"/>
+      <c r="W116" s="3"/>
+      <c r="X116" s="3"/>
+    </row>
+    <row r="117" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3"/>
+      <c r="K117" s="3"/>
+      <c r="L117" s="3"/>
+      <c r="M117" s="3"/>
+      <c r="N117" s="3"/>
+      <c r="O117" s="3"/>
+      <c r="P117" s="3"/>
+      <c r="Q117" s="3"/>
+      <c r="R117" s="3"/>
+      <c r="S117" s="3"/>
+      <c r="T117" s="3"/>
+      <c r="U117" s="3"/>
+      <c r="V117" s="3"/>
+      <c r="W117" s="3"/>
+      <c r="X117" s="3"/>
+    </row>
+    <row r="118" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C118" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="E118" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="3"/>
+      <c r="M118" s="3"/>
+      <c r="N118" s="3"/>
+      <c r="O118" s="3"/>
+      <c r="P118" s="3"/>
+      <c r="Q118" s="3"/>
+      <c r="R118" s="3"/>
+      <c r="S118" s="3"/>
+      <c r="T118" s="3"/>
+      <c r="U118" s="3"/>
+      <c r="V118" s="3"/>
+      <c r="W118" s="3"/>
+      <c r="X118" s="3"/>
+    </row>
+    <row r="119" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E119" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3"/>
+      <c r="K119" s="3"/>
+      <c r="L119" s="3"/>
+      <c r="M119" s="3"/>
+      <c r="N119" s="3"/>
+      <c r="O119" s="3"/>
+      <c r="P119" s="3"/>
+      <c r="Q119" s="3"/>
+      <c r="R119" s="3"/>
+      <c r="S119" s="3"/>
+      <c r="T119" s="3"/>
+      <c r="U119" s="3"/>
+      <c r="V119" s="3"/>
+      <c r="W119" s="3"/>
+      <c r="X119" s="3"/>
+    </row>
+    <row r="120" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E120" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3"/>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+      <c r="N120" s="3"/>
+      <c r="O120" s="3"/>
+      <c r="P120" s="3"/>
+      <c r="Q120" s="3"/>
+      <c r="R120" s="3"/>
+      <c r="S120" s="3"/>
+      <c r="T120" s="3"/>
+      <c r="U120" s="3"/>
+      <c r="V120" s="3"/>
+      <c r="W120" s="3"/>
+      <c r="X120" s="3"/>
+    </row>
+    <row r="121" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3"/>
+      <c r="K121" s="3"/>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+      <c r="N121" s="3"/>
+      <c r="O121" s="3"/>
+      <c r="P121" s="3"/>
+      <c r="Q121" s="3"/>
+      <c r="R121" s="3"/>
+      <c r="S121" s="3"/>
+      <c r="T121" s="3"/>
+      <c r="U121" s="3"/>
+      <c r="V121" s="3"/>
+      <c r="W121" s="3"/>
+      <c r="X121" s="3"/>
+    </row>
+    <row r="122" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="E122" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="123" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E123" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="124" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="B124" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="C124" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="D124" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="E124" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="126" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="3"/>
+      <c r="D126" s="8"/>
+    </row>
+    <row r="127" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="3"/>
+      <c r="D127" s="8"/>
+    </row>
+    <row r="128" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="3"/>
+      <c r="D128" s="8"/>
+    </row>
+    <row r="129" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="3"/>
+      <c r="D129" s="8"/>
+    </row>
+    <row r="130" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="3"/>
+      <c r="D130" s="8"/>
+    </row>
+    <row r="131" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="3"/>
+      <c r="D131" s="8"/>
+    </row>
+    <row r="132" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="3"/>
+      <c r="D132" s="8"/>
+    </row>
+    <row r="133" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="3"/>
+      <c r="D133" s="8"/>
+    </row>
+    <row r="134" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="3"/>
+      <c r="D134" s="8"/>
+    </row>
+    <row r="135" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="3"/>
+      <c r="D135" s="8"/>
+    </row>
+    <row r="136" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="3"/>
+      <c r="D136" s="8"/>
+    </row>
+    <row r="137" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="3"/>
+      <c r="D137" s="8"/>
+    </row>
+    <row r="138" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="3"/>
+      <c r="D138" s="8"/>
+    </row>
+    <row r="139" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="3"/>
+      <c r="D139" s="8"/>
+    </row>
+    <row r="140" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="3"/>
+      <c r="D140" s="8"/>
+    </row>
+    <row r="141" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="3"/>
+      <c r="D141" s="8"/>
+    </row>
+    <row r="142" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="3"/>
+      <c r="D142" s="8"/>
+    </row>
+    <row r="143" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="3"/>
+      <c r="D143" s="8"/>
+    </row>
+    <row r="144" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="3"/>
+      <c r="D144" s="8"/>
+    </row>
+    <row r="145" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="3"/>
+      <c r="D145" s="8"/>
+    </row>
+    <row r="146" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="3"/>
+      <c r="D146" s="8"/>
+    </row>
+    <row r="147" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="3"/>
+      <c r="D147" s="8"/>
+    </row>
+    <row r="148" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="3"/>
+      <c r="D148" s="8"/>
+    </row>
+    <row r="149" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="3"/>
+      <c r="D149" s="8"/>
+    </row>
+    <row r="150" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="3"/>
+      <c r="D150" s="8"/>
+    </row>
+    <row r="151" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="3"/>
+      <c r="D151" s="8"/>
+    </row>
+    <row r="152" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="3"/>
+      <c r="D152" s="8"/>
+    </row>
+    <row r="153" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="3"/>
+      <c r="D153" s="8"/>
+    </row>
+    <row r="154" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="3"/>
+      <c r="D154" s="8"/>
+    </row>
+    <row r="155" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="3"/>
+      <c r="D155" s="8"/>
+    </row>
+    <row r="156" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="3"/>
+      <c r="D156" s="8"/>
+    </row>
+    <row r="157" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="3"/>
+      <c r="D157" s="8"/>
+    </row>
+    <row r="158" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="3"/>
+      <c r="D158" s="8"/>
+    </row>
+    <row r="159" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="3"/>
+      <c r="D159" s="8"/>
+    </row>
+    <row r="160" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="3"/>
+      <c r="D160" s="8"/>
+    </row>
+    <row r="161" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="3"/>
+      <c r="D161" s="8"/>
+    </row>
+    <row r="162" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="3"/>
+      <c r="D162" s="8"/>
+    </row>
+    <row r="163" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="3"/>
+      <c r="D163" s="8"/>
+    </row>
+    <row r="164" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="3"/>
+      <c r="D164" s="8"/>
+    </row>
+    <row r="165" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="3"/>
+      <c r="D165" s="8"/>
+    </row>
+    <row r="166" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="3"/>
+      <c r="D166" s="8"/>
+    </row>
+    <row r="167" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="3"/>
+      <c r="D167" s="8"/>
+    </row>
+    <row r="168" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="3"/>
+      <c r="D168" s="8"/>
+    </row>
+    <row r="169" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="3"/>
+      <c r="D169" s="8"/>
+    </row>
+    <row r="170" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="3"/>
+      <c r="D170" s="8"/>
+    </row>
+    <row r="171" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="3"/>
+      <c r="D171" s="8"/>
+    </row>
+    <row r="172" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="3"/>
+      <c r="D172" s="8"/>
+    </row>
+    <row r="173" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="3"/>
+      <c r="D173" s="8"/>
+    </row>
+    <row r="174" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="3"/>
+      <c r="D174" s="8"/>
+    </row>
+    <row r="175" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="3"/>
+      <c r="D175" s="8"/>
+    </row>
+    <row r="176" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="3"/>
+      <c r="D176" s="8"/>
+    </row>
+    <row r="177" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="3"/>
+      <c r="D177" s="8"/>
+    </row>
+    <row r="178" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="3"/>
+      <c r="D178" s="8"/>
+    </row>
+    <row r="179" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="3"/>
+      <c r="D179" s="8"/>
+    </row>
+    <row r="180" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="3"/>
+      <c r="D180" s="8"/>
+    </row>
+    <row r="181" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="3"/>
+      <c r="D181" s="8"/>
+    </row>
+    <row r="182" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="3"/>
+      <c r="D182" s="8"/>
+    </row>
+    <row r="183" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="3"/>
+      <c r="D183" s="8"/>
+    </row>
+    <row r="184" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="3"/>
+      <c r="D184" s="8"/>
+    </row>
+    <row r="185" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="3"/>
+      <c r="D185" s="8"/>
+    </row>
+    <row r="186" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="3"/>
+      <c r="D186" s="8"/>
+    </row>
+    <row r="187" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="3"/>
+      <c r="D187" s="8"/>
+    </row>
+    <row r="188" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="3"/>
+      <c r="D188" s="8"/>
+    </row>
+    <row r="189" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="3"/>
+      <c r="D189" s="8"/>
+    </row>
+    <row r="190" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="3"/>
+      <c r="D190" s="8"/>
+    </row>
+    <row r="191" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="3"/>
+      <c r="D191" s="8"/>
+    </row>
+    <row r="192" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="3"/>
+      <c r="D192" s="8"/>
+    </row>
+    <row r="193" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="3"/>
+      <c r="D193" s="8"/>
+    </row>
+    <row r="194" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="3"/>
+      <c r="D194" s="8"/>
+    </row>
+    <row r="195" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="3"/>
+      <c r="D195" s="8"/>
+    </row>
+    <row r="196" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="3"/>
+      <c r="D196" s="8"/>
+    </row>
+    <row r="197" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="3"/>
+      <c r="D197" s="8"/>
+    </row>
+    <row r="198" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="3"/>
+      <c r="D198" s="8"/>
+    </row>
+    <row r="199" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="3"/>
+      <c r="D199" s="8"/>
+    </row>
+    <row r="200" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="3"/>
+      <c r="D200" s="8"/>
+    </row>
+    <row r="201" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="3"/>
+      <c r="D201" s="8"/>
+    </row>
+    <row r="202" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="3"/>
+      <c r="D202" s="8"/>
+    </row>
+    <row r="203" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="3"/>
+      <c r="D203" s="8"/>
+    </row>
+    <row r="204" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="3"/>
+      <c r="D204" s="8"/>
+    </row>
+    <row r="205" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="3"/>
+      <c r="D205" s="8"/>
+    </row>
+    <row r="206" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="3"/>
+      <c r="D206" s="8"/>
+    </row>
+    <row r="207" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="3"/>
+      <c r="D207" s="8"/>
+    </row>
+    <row r="208" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="3"/>
+      <c r="D208" s="8"/>
+    </row>
+    <row r="209" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="3"/>
+      <c r="D209" s="8"/>
+    </row>
+    <row r="210" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="3"/>
+      <c r="D210" s="8"/>
+    </row>
+    <row r="211" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="3"/>
+      <c r="D211" s="8"/>
+    </row>
+    <row r="212" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="3"/>
+      <c r="D212" s="8"/>
+    </row>
+    <row r="213" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="3"/>
+      <c r="D213" s="8"/>
+    </row>
+    <row r="214" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="3"/>
+      <c r="D214" s="8"/>
+    </row>
+    <row r="215" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="3"/>
+      <c r="D215" s="8"/>
+    </row>
+    <row r="216" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="3"/>
+      <c r="D216" s="8"/>
+    </row>
+    <row r="217" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="3"/>
+      <c r="D217" s="8"/>
+    </row>
+    <row r="218" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="3"/>
+      <c r="D218" s="8"/>
+    </row>
+    <row r="219" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="3"/>
+      <c r="D219" s="8"/>
+    </row>
+    <row r="220" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="3"/>
+      <c r="D220" s="8"/>
+    </row>
+    <row r="221" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="3"/>
+      <c r="D221" s="8"/>
+    </row>
+    <row r="222" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="3"/>
+      <c r="D222" s="8"/>
+    </row>
+    <row r="223" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="3"/>
+      <c r="D223" s="8"/>
+    </row>
+    <row r="224" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="3"/>
+      <c r="D224" s="8"/>
+    </row>
+    <row r="225" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="3"/>
+      <c r="D225" s="8"/>
+    </row>
+    <row r="226" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="3"/>
+      <c r="D226" s="8"/>
+    </row>
+    <row r="227" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="3"/>
+      <c r="D227" s="8"/>
+    </row>
+    <row r="228" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="3"/>
+      <c r="D228" s="8"/>
+    </row>
+    <row r="229" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="3"/>
+      <c r="D229" s="8"/>
+    </row>
+    <row r="230" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="3"/>
+      <c r="D230" s="8"/>
+    </row>
+    <row r="231" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="3"/>
+      <c r="D231" s="8"/>
+    </row>
+    <row r="232" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="3"/>
+      <c r="D232" s="8"/>
+    </row>
+    <row r="233" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="3"/>
+      <c r="D233" s="8"/>
+    </row>
+    <row r="234" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="3"/>
+      <c r="D234" s="8"/>
+    </row>
+    <row r="235" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="3"/>
+      <c r="D235" s="8"/>
+    </row>
+    <row r="236" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="3"/>
+      <c r="D236" s="8"/>
+    </row>
+    <row r="237" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="3"/>
+      <c r="D237" s="8"/>
+    </row>
+    <row r="238" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="3"/>
+      <c r="D238" s="8"/>
+    </row>
+    <row r="239" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="3"/>
+      <c r="D239" s="8"/>
+    </row>
+    <row r="240" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="3"/>
+      <c r="D240" s="8"/>
+    </row>
+    <row r="241" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="3"/>
+      <c r="D241" s="8"/>
+    </row>
+    <row r="242" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="3"/>
+      <c r="D242" s="8"/>
+    </row>
+    <row r="243" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="3"/>
+      <c r="D243" s="8"/>
+    </row>
+    <row r="244" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="3"/>
+      <c r="D244" s="8"/>
+    </row>
+    <row r="245" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="3"/>
+      <c r="D245" s="8"/>
+    </row>
+    <row r="246" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="3"/>
+      <c r="D246" s="8"/>
+    </row>
+    <row r="247" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="3"/>
+      <c r="D247" s="8"/>
+    </row>
+    <row r="248" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="3"/>
+      <c r="D248" s="8"/>
+    </row>
+    <row r="249" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="3"/>
+      <c r="D249" s="8"/>
+    </row>
+    <row r="250" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="3"/>
+      <c r="D250" s="8"/>
+    </row>
+    <row r="251" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="3"/>
+      <c r="D251" s="8"/>
+    </row>
+    <row r="252" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="3"/>
+      <c r="D252" s="8"/>
+    </row>
+    <row r="253" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="3"/>
+      <c r="D253" s="8"/>
+    </row>
+    <row r="254" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="3"/>
+      <c r="D254" s="8"/>
+    </row>
+    <row r="255" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="3"/>
+      <c r="D255" s="8"/>
+    </row>
+    <row r="256" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="3"/>
+      <c r="D256" s="8"/>
+    </row>
+    <row r="257" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="3"/>
+      <c r="D257" s="8"/>
+    </row>
+    <row r="258" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="3"/>
+      <c r="D258" s="8"/>
+    </row>
+    <row r="259" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="3"/>
+      <c r="D259" s="8"/>
+    </row>
+    <row r="260" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="3"/>
+      <c r="D260" s="8"/>
+    </row>
+    <row r="261" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="3"/>
+      <c r="D261" s="8"/>
+    </row>
+    <row r="262" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="3"/>
+      <c r="D262" s="8"/>
+    </row>
+    <row r="263" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="3"/>
+      <c r="D263" s="8"/>
+    </row>
+    <row r="264" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="3"/>
+      <c r="D264" s="8"/>
+    </row>
+    <row r="265" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="3"/>
+      <c r="D265" s="8"/>
+    </row>
+    <row r="266" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="3"/>
+      <c r="D266" s="8"/>
+    </row>
+    <row r="267" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="3"/>
+      <c r="D267" s="8"/>
+    </row>
+    <row r="268" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="3"/>
+      <c r="D268" s="8"/>
+    </row>
+    <row r="269" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="3"/>
+      <c r="D269" s="8"/>
+    </row>
+    <row r="270" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="3"/>
+      <c r="D270" s="8"/>
+    </row>
+    <row r="271" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="3"/>
+      <c r="D271" s="8"/>
+    </row>
+    <row r="272" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="3"/>
+      <c r="D272" s="8"/>
+    </row>
+    <row r="273" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="3"/>
+      <c r="D273" s="8"/>
+    </row>
+    <row r="274" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="3"/>
+      <c r="D274" s="8"/>
+    </row>
+    <row r="275" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="3"/>
+      <c r="D275" s="8"/>
+    </row>
+    <row r="276" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="3"/>
+      <c r="D276" s="8"/>
+    </row>
+    <row r="277" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="3"/>
+      <c r="D277" s="8"/>
+    </row>
+    <row r="278" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="3"/>
+      <c r="D278" s="8"/>
+    </row>
+    <row r="279" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="3"/>
+      <c r="D279" s="8"/>
+    </row>
+    <row r="280" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="3"/>
+      <c r="D280" s="8"/>
+    </row>
+    <row r="281" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="3"/>
+      <c r="D281" s="8"/>
+    </row>
+    <row r="282" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="3"/>
+      <c r="D282" s="8"/>
+    </row>
+    <row r="283" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="3"/>
+      <c r="D283" s="8"/>
+    </row>
+    <row r="284" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="3"/>
+      <c r="D284" s="8"/>
+    </row>
+    <row r="285" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="3"/>
+      <c r="D285" s="8"/>
+    </row>
+    <row r="286" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="3"/>
+      <c r="D286" s="8"/>
+    </row>
+    <row r="287" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="3"/>
+      <c r="D287" s="8"/>
+    </row>
+    <row r="288" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="3"/>
+      <c r="D288" s="8"/>
+    </row>
+    <row r="289" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="3"/>
+      <c r="D289" s="8"/>
+    </row>
+    <row r="290" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="3"/>
+      <c r="D290" s="8"/>
+    </row>
+    <row r="291" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="3"/>
+      <c r="D291" s="8"/>
+    </row>
+    <row r="292" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="3"/>
+      <c r="D292" s="8"/>
+    </row>
+    <row r="293" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="3"/>
+      <c r="D293" s="8"/>
+    </row>
+    <row r="294" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="3"/>
+      <c r="D294" s="8"/>
+    </row>
+    <row r="295" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="3"/>
+      <c r="D295" s="8"/>
+    </row>
+    <row r="296" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="3"/>
+      <c r="D296" s="8"/>
+    </row>
+    <row r="297" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="3"/>
+      <c r="D297" s="8"/>
+    </row>
+    <row r="298" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="3"/>
+      <c r="D298" s="8"/>
+    </row>
+    <row r="299" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="3"/>
+      <c r="D299" s="8"/>
+    </row>
+    <row r="300" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="3"/>
+      <c r="D300" s="8"/>
+    </row>
+    <row r="301" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="3"/>
+      <c r="D301" s="8"/>
+    </row>
+    <row r="302" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="3"/>
+      <c r="D302" s="8"/>
+    </row>
+    <row r="303" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="3"/>
+      <c r="D303" s="8"/>
+    </row>
+    <row r="304" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="3"/>
+      <c r="D304" s="8"/>
+    </row>
+    <row r="305" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="3"/>
+      <c r="D305" s="8"/>
+    </row>
+    <row r="306" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="3"/>
+      <c r="D306" s="8"/>
+    </row>
+    <row r="307" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="3"/>
+      <c r="D307" s="8"/>
+    </row>
+    <row r="308" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="3"/>
+      <c r="D308" s="8"/>
+    </row>
+    <row r="309" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="3"/>
+      <c r="D309" s="8"/>
+    </row>
+    <row r="310" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="3"/>
+      <c r="D310" s="8"/>
+    </row>
+    <row r="311" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="3"/>
+      <c r="D311" s="8"/>
+    </row>
+    <row r="312" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="3"/>
+      <c r="D312" s="8"/>
+    </row>
+    <row r="313" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="3"/>
+      <c r="D313" s="8"/>
+    </row>
+    <row r="314" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="3"/>
+      <c r="D314" s="8"/>
+    </row>
+    <row r="315" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="3"/>
+      <c r="D315" s="8"/>
+    </row>
+    <row r="316" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="3"/>
+      <c r="D316" s="8"/>
+    </row>
+    <row r="317" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="3"/>
+      <c r="D317" s="8"/>
+    </row>
+    <row r="318" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="3"/>
+      <c r="D318" s="8"/>
+    </row>
+    <row r="319" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="3"/>
+      <c r="D319" s="8"/>
+    </row>
+    <row r="320" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="3"/>
+      <c r="D320" s="8"/>
+    </row>
+    <row r="321" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="3"/>
+      <c r="D321" s="8"/>
+    </row>
+    <row r="322" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="3"/>
+      <c r="D322" s="8"/>
+    </row>
+    <row r="323" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="3"/>
+      <c r="D323" s="8"/>
+    </row>
+    <row r="324" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="3"/>
+      <c r="D324" s="8"/>
+    </row>
+    <row r="325" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="3"/>
+      <c r="D325" s="8"/>
+    </row>
+    <row r="326" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="3"/>
+      <c r="D326" s="8"/>
+    </row>
+    <row r="327" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="3"/>
+      <c r="D327" s="8"/>
+    </row>
+    <row r="328" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="3"/>
+      <c r="D328" s="8"/>
+    </row>
+    <row r="329" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A329" s="3"/>
+      <c r="D329" s="8"/>
+    </row>
+    <row r="330" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="3"/>
+      <c r="D330" s="8"/>
+    </row>
+    <row r="331" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="3"/>
+      <c r="D331" s="8"/>
+    </row>
+    <row r="332" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A332" s="3"/>
+      <c r="D332" s="8"/>
+    </row>
+    <row r="333" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A333" s="3"/>
+      <c r="D333" s="8"/>
+    </row>
+    <row r="334" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A334" s="3"/>
+      <c r="D334" s="8"/>
+    </row>
+    <row r="335" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A335" s="3"/>
+      <c r="D335" s="8"/>
+    </row>
+    <row r="336" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A336" s="3"/>
+      <c r="D336" s="8"/>
+    </row>
+    <row r="337" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A337" s="3"/>
+      <c r="D337" s="8"/>
+    </row>
+    <row r="338" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A338" s="3"/>
+      <c r="D338" s="8"/>
+    </row>
+    <row r="339" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A339" s="3"/>
+      <c r="D339" s="8"/>
+    </row>
+    <row r="340" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A340" s="3"/>
+      <c r="D340" s="8"/>
+    </row>
+    <row r="341" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A341" s="3"/>
+      <c r="D341" s="8"/>
+    </row>
+    <row r="342" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="3"/>
+      <c r="D342" s="8"/>
+    </row>
+    <row r="343" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A343" s="3"/>
+      <c r="D343" s="8"/>
+    </row>
+    <row r="344" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A344" s="3"/>
+      <c r="D344" s="8"/>
+    </row>
+    <row r="345" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A345" s="3"/>
+      <c r="D345" s="8"/>
+    </row>
+    <row r="346" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A346" s="3"/>
+      <c r="D346" s="8"/>
+    </row>
+    <row r="347" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A347" s="3"/>
+      <c r="D347" s="8"/>
+    </row>
+    <row r="348" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="3"/>
+      <c r="D348" s="8"/>
+    </row>
+    <row r="349" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A349" s="3"/>
+      <c r="D349" s="8"/>
+    </row>
+    <row r="350" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A350" s="3"/>
+      <c r="D350" s="8"/>
+    </row>
+    <row r="351" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A351" s="3"/>
+      <c r="D351" s="8"/>
+    </row>
+    <row r="352" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="3"/>
+      <c r="D352" s="8"/>
+    </row>
+    <row r="353" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A353" s="3"/>
+      <c r="D353" s="8"/>
+    </row>
+    <row r="354" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A354" s="3"/>
+      <c r="D354" s="8"/>
+    </row>
+    <row r="355" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A355" s="3"/>
+      <c r="D355" s="8"/>
+    </row>
+    <row r="356" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="3"/>
+      <c r="D356" s="8"/>
+    </row>
+    <row r="357" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A357" s="3"/>
+      <c r="D357" s="8"/>
+    </row>
+    <row r="358" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A358" s="3"/>
+      <c r="D358" s="8"/>
+    </row>
+    <row r="359" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A359" s="3"/>
+      <c r="D359" s="8"/>
+    </row>
+    <row r="360" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A360" s="3"/>
+      <c r="D360" s="8"/>
+    </row>
+    <row r="361" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A361" s="3"/>
+      <c r="D361" s="8"/>
+    </row>
+    <row r="362" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A362" s="3"/>
+      <c r="D362" s="8"/>
+    </row>
+    <row r="363" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="3"/>
+      <c r="D363" s="8"/>
+    </row>
+    <row r="364" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A364" s="3"/>
+      <c r="D364" s="8"/>
+    </row>
+    <row r="365" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A365" s="3"/>
+      <c r="D365" s="8"/>
+    </row>
+    <row r="366" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A366" s="3"/>
+      <c r="D366" s="8"/>
+    </row>
+    <row r="367" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A367" s="3"/>
+      <c r="D367" s="8"/>
+    </row>
+    <row r="368" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A368" s="3"/>
+      <c r="D368" s="8"/>
+    </row>
+    <row r="369" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A369" s="3"/>
+      <c r="D369" s="8"/>
+    </row>
+    <row r="370" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="3"/>
+      <c r="D370" s="8"/>
+    </row>
+    <row r="371" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A371" s="3"/>
+      <c r="D371" s="8"/>
+    </row>
+    <row r="372" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A372" s="3"/>
+      <c r="D372" s="8"/>
+    </row>
+    <row r="373" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="3"/>
+      <c r="D373" s="8"/>
+    </row>
+    <row r="374" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="3"/>
+      <c r="D374" s="8"/>
+    </row>
+    <row r="375" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A375" s="3"/>
+      <c r="D375" s="8"/>
+    </row>
+    <row r="376" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A376" s="3"/>
+      <c r="D376" s="8"/>
+    </row>
+    <row r="377" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="3"/>
+      <c r="D377" s="8"/>
+    </row>
+    <row r="378" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A378" s="3"/>
+      <c r="D378" s="8"/>
+    </row>
+    <row r="379" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A379" s="3"/>
+      <c r="D379" s="8"/>
+    </row>
+    <row r="380" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A380" s="3"/>
+      <c r="D380" s="8"/>
+    </row>
+    <row r="381" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A381" s="3"/>
+      <c r="D381" s="8"/>
+    </row>
+    <row r="382" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A382" s="3"/>
+      <c r="D382" s="8"/>
+    </row>
+    <row r="383" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A383" s="3"/>
+      <c r="D383" s="8"/>
+    </row>
+    <row r="384" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A384" s="3"/>
+      <c r="D384" s="8"/>
+    </row>
+    <row r="385" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A385" s="3"/>
+      <c r="D385" s="8"/>
+    </row>
+    <row r="386" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A386" s="3"/>
+      <c r="D386" s="8"/>
+    </row>
+    <row r="387" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A387" s="3"/>
+      <c r="D387" s="8"/>
+    </row>
+    <row r="388" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A388" s="3"/>
+      <c r="D388" s="8"/>
+    </row>
+    <row r="389" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A389" s="3"/>
+      <c r="D389" s="8"/>
+    </row>
+    <row r="390" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A390" s="3"/>
+      <c r="D390" s="8"/>
+    </row>
+    <row r="391" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A391" s="3"/>
+      <c r="D391" s="8"/>
+    </row>
+    <row r="392" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A392" s="3"/>
+      <c r="D392" s="8"/>
+    </row>
+    <row r="393" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A393" s="3"/>
+      <c r="D393" s="8"/>
+    </row>
+    <row r="394" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A394" s="3"/>
+      <c r="D394" s="8"/>
+    </row>
+    <row r="395" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A395" s="3"/>
+      <c r="D395" s="8"/>
+    </row>
+    <row r="396" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A396" s="3"/>
+      <c r="D396" s="8"/>
+    </row>
+    <row r="397" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A397" s="3"/>
+      <c r="D397" s="8"/>
+    </row>
+    <row r="398" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A398" s="3"/>
+      <c r="D398" s="8"/>
+    </row>
+    <row r="399" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A399" s="3"/>
+      <c r="D399" s="8"/>
+    </row>
+    <row r="400" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A400" s="3"/>
+      <c r="D400" s="8"/>
+    </row>
+    <row r="401" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A401" s="3"/>
+      <c r="D401" s="8"/>
+    </row>
+    <row r="402" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A402" s="3"/>
+      <c r="D402" s="8"/>
+    </row>
+    <row r="403" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A403" s="3"/>
+      <c r="D403" s="8"/>
+    </row>
+    <row r="404" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A404" s="3"/>
+      <c r="D404" s="8"/>
+    </row>
+    <row r="405" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A405" s="3"/>
+      <c r="D405" s="8"/>
+    </row>
+    <row r="406" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A406" s="3"/>
+      <c r="D406" s="8"/>
+    </row>
+    <row r="407" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A407" s="3"/>
+      <c r="D407" s="8"/>
+    </row>
+    <row r="408" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A408" s="3"/>
+      <c r="D408" s="8"/>
+    </row>
+    <row r="409" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A409" s="3"/>
+      <c r="D409" s="8"/>
+    </row>
+    <row r="410" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A410" s="3"/>
+      <c r="D410" s="8"/>
+    </row>
+    <row r="411" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A411" s="3"/>
+      <c r="D411" s="8"/>
+    </row>
+    <row r="412" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A412" s="3"/>
+      <c r="D412" s="8"/>
+    </row>
+    <row r="413" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A413" s="3"/>
+      <c r="D413" s="8"/>
+    </row>
+    <row r="414" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A414" s="3"/>
+      <c r="D414" s="8"/>
+    </row>
+    <row r="415" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A415" s="3"/>
+      <c r="D415" s="8"/>
+    </row>
+    <row r="416" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A416" s="3"/>
+      <c r="D416" s="8"/>
+    </row>
+    <row r="417" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A417" s="3"/>
+      <c r="D417" s="8"/>
+    </row>
+    <row r="418" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A418" s="3"/>
+      <c r="D418" s="8"/>
+    </row>
+    <row r="419" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A419" s="3"/>
+      <c r="D419" s="8"/>
+    </row>
+    <row r="420" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A420" s="3"/>
+      <c r="D420" s="8"/>
+    </row>
+    <row r="421" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A421" s="3"/>
+      <c r="D421" s="8"/>
+    </row>
+    <row r="422" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A422" s="3"/>
+      <c r="D422" s="8"/>
+    </row>
+    <row r="423" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A423" s="3"/>
+      <c r="D423" s="8"/>
+    </row>
+    <row r="424" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A424" s="3"/>
+      <c r="D424" s="8"/>
+    </row>
+    <row r="425" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A425" s="3"/>
+      <c r="D425" s="8"/>
+    </row>
+    <row r="426" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A426" s="3"/>
+      <c r="D426" s="8"/>
+    </row>
+    <row r="427" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A427" s="3"/>
+      <c r="D427" s="8"/>
+    </row>
+    <row r="428" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A428" s="3"/>
+      <c r="D428" s="8"/>
+    </row>
+    <row r="429" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A429" s="3"/>
+      <c r="D429" s="8"/>
+    </row>
+    <row r="430" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A430" s="3"/>
+      <c r="D430" s="8"/>
+    </row>
+    <row r="431" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A431" s="3"/>
+      <c r="D431" s="8"/>
+    </row>
+    <row r="432" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A432" s="3"/>
+      <c r="D432" s="8"/>
+    </row>
+    <row r="433" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A433" s="3"/>
+      <c r="D433" s="8"/>
+    </row>
+    <row r="434" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A434" s="3"/>
+      <c r="D434" s="8"/>
+    </row>
+    <row r="435" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A435" s="3"/>
+      <c r="D435" s="8"/>
+    </row>
+    <row r="436" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A436" s="3"/>
+      <c r="D436" s="8"/>
+    </row>
+    <row r="437" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A437" s="3"/>
+      <c r="D437" s="8"/>
+    </row>
+    <row r="438" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A438" s="3"/>
+      <c r="D438" s="8"/>
+    </row>
+    <row r="439" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A439" s="3"/>
+      <c r="D439" s="8"/>
+    </row>
+    <row r="440" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A440" s="3"/>
+      <c r="D440" s="8"/>
+    </row>
+    <row r="441" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A441" s="3"/>
+      <c r="D441" s="8"/>
+    </row>
+    <row r="442" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A442" s="3"/>
+      <c r="D442" s="8"/>
+    </row>
+    <row r="443" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A443" s="3"/>
+      <c r="D443" s="8"/>
+    </row>
+    <row r="444" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A444" s="3"/>
+      <c r="D444" s="8"/>
+    </row>
+    <row r="445" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A445" s="3"/>
+      <c r="D445" s="8"/>
+    </row>
+    <row r="446" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A446" s="3"/>
+      <c r="D446" s="8"/>
+    </row>
+    <row r="447" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A447" s="3"/>
+      <c r="D447" s="8"/>
+    </row>
+    <row r="448" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A448" s="3"/>
+      <c r="D448" s="8"/>
+    </row>
+    <row r="449" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A449" s="3"/>
+      <c r="D449" s="8"/>
+    </row>
+    <row r="450" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A450" s="3"/>
+      <c r="D450" s="8"/>
+    </row>
+    <row r="451" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A451" s="3"/>
+      <c r="D451" s="8"/>
+    </row>
+    <row r="452" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A452" s="3"/>
+      <c r="D452" s="8"/>
+    </row>
+    <row r="453" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A453" s="3"/>
+      <c r="D453" s="8"/>
+    </row>
+    <row r="454" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A454" s="3"/>
+      <c r="D454" s="8"/>
+    </row>
+    <row r="455" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A455" s="3"/>
+      <c r="D455" s="8"/>
+    </row>
+    <row r="456" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A456" s="3"/>
+      <c r="D456" s="8"/>
+    </row>
+    <row r="457" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A457" s="3"/>
+      <c r="D457" s="8"/>
+    </row>
+    <row r="458" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A458" s="3"/>
+      <c r="D458" s="8"/>
+    </row>
+    <row r="459" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A459" s="3"/>
+      <c r="D459" s="8"/>
+    </row>
+    <row r="460" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A460" s="3"/>
+      <c r="D460" s="8"/>
+    </row>
+    <row r="461" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A461" s="3"/>
+      <c r="D461" s="8"/>
+    </row>
+    <row r="462" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A462" s="3"/>
+      <c r="D462" s="8"/>
+    </row>
+    <row r="463" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A463" s="3"/>
+      <c r="D463" s="8"/>
+    </row>
+    <row r="464" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A464" s="3"/>
+      <c r="D464" s="8"/>
+    </row>
+    <row r="465" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A465" s="3"/>
+      <c r="D465" s="8"/>
+    </row>
+    <row r="466" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A466" s="3"/>
+      <c r="D466" s="8"/>
+    </row>
+    <row r="467" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A467" s="3"/>
+      <c r="D467" s="8"/>
+    </row>
+    <row r="468" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A468" s="3"/>
+      <c r="D468" s="8"/>
+    </row>
+    <row r="469" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A469" s="3"/>
+      <c r="D469" s="8"/>
+    </row>
+    <row r="470" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A470" s="3"/>
+      <c r="D470" s="8"/>
+    </row>
+    <row r="471" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A471" s="3"/>
+      <c r="D471" s="8"/>
+    </row>
+    <row r="472" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A472" s="3"/>
+      <c r="D472" s="8"/>
+    </row>
+    <row r="473" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A473" s="3"/>
+      <c r="D473" s="8"/>
+    </row>
+    <row r="474" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A474" s="3"/>
+      <c r="D474" s="8"/>
+    </row>
+    <row r="475" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A475" s="3"/>
+      <c r="D475" s="8"/>
+    </row>
+    <row r="476" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A476" s="3"/>
+      <c r="D476" s="8"/>
+    </row>
+    <row r="477" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A477" s="3"/>
+      <c r="D477" s="8"/>
+    </row>
+    <row r="478" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A478" s="3"/>
+      <c r="D478" s="8"/>
+    </row>
+    <row r="479" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A479" s="3"/>
+      <c r="D479" s="8"/>
+    </row>
+    <row r="480" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A480" s="3"/>
+      <c r="D480" s="8"/>
+    </row>
+    <row r="481" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A481" s="3"/>
+      <c r="D481" s="8"/>
+    </row>
+    <row r="482" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A482" s="3"/>
+      <c r="D482" s="8"/>
+    </row>
+    <row r="483" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A483" s="3"/>
+      <c r="D483" s="8"/>
+    </row>
+    <row r="484" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A484" s="3"/>
+      <c r="D484" s="8"/>
+    </row>
+    <row r="485" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A485" s="3"/>
+      <c r="D485" s="8"/>
+    </row>
+    <row r="486" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A486" s="3"/>
+      <c r="D486" s="8"/>
+    </row>
+    <row r="487" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A487" s="3"/>
+      <c r="D487" s="8"/>
+    </row>
+    <row r="488" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A488" s="3"/>
+      <c r="D488" s="8"/>
+    </row>
+    <row r="489" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A489" s="3"/>
+      <c r="D489" s="8"/>
+    </row>
+    <row r="490" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A490" s="3"/>
+      <c r="D490" s="8"/>
+    </row>
+    <row r="491" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A491" s="3"/>
+      <c r="D491" s="8"/>
+    </row>
+    <row r="492" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A492" s="3"/>
+      <c r="D492" s="8"/>
+    </row>
+    <row r="493" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A493" s="3"/>
+      <c r="D493" s="8"/>
+    </row>
+    <row r="494" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A494" s="3"/>
+      <c r="D494" s="8"/>
+    </row>
+    <row r="495" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A495" s="3"/>
+      <c r="D495" s="8"/>
+    </row>
+    <row r="496" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A496" s="3"/>
+      <c r="D496" s="8"/>
+    </row>
+    <row r="497" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A497" s="3"/>
+      <c r="D497" s="8"/>
+    </row>
+    <row r="498" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A498" s="3"/>
+      <c r="D498" s="8"/>
+    </row>
+    <row r="499" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A499" s="3"/>
+      <c r="D499" s="8"/>
+    </row>
+    <row r="500" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A500" s="3"/>
+      <c r="D500" s="8"/>
+    </row>
+    <row r="501" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A501" s="3"/>
+      <c r="D501" s="8"/>
+    </row>
+    <row r="502" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A502" s="3"/>
+      <c r="D502" s="8"/>
+    </row>
+    <row r="503" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A503" s="3"/>
+      <c r="D503" s="8"/>
+    </row>
+    <row r="504" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A504" s="3"/>
+      <c r="D504" s="8"/>
+    </row>
+    <row r="505" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A505" s="3"/>
+      <c r="D505" s="8"/>
+    </row>
+    <row r="506" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A506" s="3"/>
+      <c r="D506" s="8"/>
+    </row>
+    <row r="507" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A507" s="3"/>
+      <c r="D507" s="8"/>
+    </row>
+    <row r="508" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A508" s="3"/>
+      <c r="D508" s="8"/>
+    </row>
+    <row r="509" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A509" s="3"/>
+      <c r="D509" s="8"/>
+    </row>
+    <row r="510" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A510" s="3"/>
+      <c r="D510" s="8"/>
+    </row>
+    <row r="511" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A511" s="3"/>
+      <c r="D511" s="8"/>
+    </row>
+    <row r="512" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A512" s="3"/>
+      <c r="D512" s="8"/>
+    </row>
+    <row r="513" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A513" s="3"/>
+      <c r="D513" s="8"/>
+    </row>
+    <row r="514" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A514" s="3"/>
+      <c r="D514" s="8"/>
+    </row>
+    <row r="515" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A515" s="3"/>
+      <c r="D515" s="8"/>
+    </row>
+    <row r="516" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A516" s="3"/>
+      <c r="D516" s="8"/>
+    </row>
+    <row r="517" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A517" s="3"/>
+      <c r="D517" s="8"/>
+    </row>
+    <row r="518" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A518" s="3"/>
+      <c r="D518" s="8"/>
+    </row>
+    <row r="519" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A519" s="3"/>
+      <c r="D519" s="8"/>
+    </row>
+    <row r="520" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A520" s="3"/>
+      <c r="D520" s="8"/>
+    </row>
+    <row r="521" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A521" s="3"/>
+      <c r="D521" s="8"/>
+    </row>
+    <row r="522" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A522" s="3"/>
+      <c r="D522" s="8"/>
+    </row>
+    <row r="523" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A523" s="3"/>
+      <c r="D523" s="8"/>
+    </row>
+    <row r="524" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A524" s="3"/>
+      <c r="D524" s="8"/>
+    </row>
+    <row r="525" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A525" s="3"/>
+      <c r="D525" s="8"/>
+    </row>
+    <row r="526" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A526" s="3"/>
+      <c r="D526" s="8"/>
+    </row>
+    <row r="527" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A527" s="3"/>
+      <c r="D527" s="8"/>
+    </row>
+    <row r="528" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A528" s="3"/>
+      <c r="D528" s="8"/>
+    </row>
+    <row r="529" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A529" s="3"/>
+      <c r="D529" s="8"/>
+    </row>
+    <row r="530" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A530" s="3"/>
+      <c r="D530" s="8"/>
+    </row>
+    <row r="531" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A531" s="3"/>
+      <c r="D531" s="8"/>
+    </row>
+    <row r="532" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A532" s="3"/>
+      <c r="D532" s="8"/>
+    </row>
+    <row r="533" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A533" s="3"/>
+      <c r="D533" s="8"/>
+    </row>
+    <row r="534" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A534" s="3"/>
+      <c r="D534" s="8"/>
+    </row>
+    <row r="535" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A535" s="3"/>
+      <c r="D535" s="8"/>
+    </row>
+    <row r="536" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A536" s="3"/>
+      <c r="D536" s="8"/>
+    </row>
+    <row r="537" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A537" s="3"/>
+      <c r="D537" s="8"/>
+    </row>
+    <row r="538" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A538" s="3"/>
+      <c r="D538" s="8"/>
+    </row>
+    <row r="539" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A539" s="3"/>
+      <c r="D539" s="8"/>
+    </row>
+    <row r="540" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A540" s="3"/>
+      <c r="D540" s="8"/>
+    </row>
+    <row r="541" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A541" s="3"/>
+      <c r="D541" s="8"/>
+    </row>
+    <row r="542" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A542" s="3"/>
+      <c r="D542" s="8"/>
+    </row>
+    <row r="543" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A543" s="3"/>
+      <c r="D543" s="8"/>
+    </row>
+    <row r="544" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A544" s="3"/>
+      <c r="D544" s="8"/>
+    </row>
+    <row r="545" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A545" s="3"/>
+      <c r="D545" s="8"/>
+    </row>
+    <row r="546" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A546" s="3"/>
+      <c r="D546" s="8"/>
+    </row>
+    <row r="547" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A547" s="3"/>
+      <c r="D547" s="8"/>
+    </row>
+    <row r="548" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A548" s="3"/>
+      <c r="D548" s="8"/>
+    </row>
+    <row r="549" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A549" s="3"/>
+      <c r="D549" s="8"/>
+    </row>
+    <row r="550" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A550" s="3"/>
+      <c r="D550" s="8"/>
+    </row>
+    <row r="551" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A551" s="3"/>
+      <c r="D551" s="8"/>
+    </row>
+    <row r="552" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A552" s="3"/>
+      <c r="D552" s="8"/>
+    </row>
+    <row r="553" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A553" s="3"/>
+      <c r="D553" s="8"/>
+    </row>
+    <row r="554" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A554" s="3"/>
+      <c r="D554" s="8"/>
+    </row>
+    <row r="555" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A555" s="3"/>
+      <c r="D555" s="8"/>
+    </row>
+    <row r="556" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A556" s="3"/>
+      <c r="D556" s="8"/>
+    </row>
+    <row r="557" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A557" s="3"/>
+      <c r="D557" s="8"/>
+    </row>
+    <row r="558" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A558" s="3"/>
+      <c r="D558" s="8"/>
+    </row>
+    <row r="559" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A559" s="3"/>
+      <c r="D559" s="8"/>
+    </row>
+    <row r="560" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A560" s="3"/>
+      <c r="D560" s="8"/>
+    </row>
+    <row r="561" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A561" s="3"/>
+      <c r="D561" s="8"/>
+    </row>
+    <row r="562" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A562" s="3"/>
+      <c r="D562" s="8"/>
+    </row>
+    <row r="563" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A563" s="3"/>
+      <c r="D563" s="8"/>
+    </row>
+    <row r="564" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A564" s="3"/>
+      <c r="D564" s="8"/>
+    </row>
+    <row r="565" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A565" s="3"/>
+      <c r="D565" s="8"/>
+    </row>
+    <row r="566" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A566" s="3"/>
+      <c r="D566" s="8"/>
+    </row>
+    <row r="567" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A567" s="3"/>
+      <c r="D567" s="8"/>
+    </row>
+    <row r="568" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A568" s="3"/>
+      <c r="D568" s="8"/>
+    </row>
+    <row r="569" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A569" s="3"/>
+      <c r="D569" s="8"/>
+    </row>
+    <row r="570" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A570" s="3"/>
+      <c r="D570" s="8"/>
+    </row>
+    <row r="571" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A571" s="3"/>
+      <c r="D571" s="8"/>
+    </row>
+    <row r="572" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A572" s="3"/>
+      <c r="D572" s="8"/>
+    </row>
+    <row r="573" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A573" s="3"/>
+      <c r="D573" s="8"/>
+    </row>
+    <row r="574" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A574" s="3"/>
+      <c r="D574" s="8"/>
+    </row>
+    <row r="575" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A575" s="3"/>
+      <c r="D575" s="8"/>
+    </row>
+    <row r="576" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A576" s="3"/>
+      <c r="D576" s="8"/>
+    </row>
+    <row r="577" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A577" s="3"/>
+      <c r="D577" s="8"/>
+    </row>
+    <row r="578" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A578" s="3"/>
+      <c r="D578" s="8"/>
+    </row>
+    <row r="579" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A579" s="3"/>
+      <c r="D579" s="8"/>
+    </row>
+    <row r="580" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A580" s="3"/>
+      <c r="D580" s="8"/>
+    </row>
+    <row r="581" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A581" s="3"/>
+      <c r="D581" s="8"/>
+    </row>
+    <row r="582" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A582" s="3"/>
+      <c r="D582" s="8"/>
+    </row>
+    <row r="583" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A583" s="3"/>
+      <c r="D583" s="8"/>
+    </row>
+    <row r="584" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A584" s="3"/>
+      <c r="D584" s="8"/>
+    </row>
+    <row r="585" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A585" s="3"/>
+      <c r="D585" s="8"/>
+    </row>
+    <row r="586" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A586" s="3"/>
+      <c r="D586" s="8"/>
+    </row>
+    <row r="587" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A587" s="3"/>
+      <c r="D587" s="8"/>
+    </row>
+    <row r="588" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A588" s="3"/>
+      <c r="D588" s="8"/>
+    </row>
+    <row r="589" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A589" s="3"/>
+      <c r="D589" s="8"/>
+    </row>
+    <row r="590" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A590" s="3"/>
+      <c r="D590" s="8"/>
+    </row>
+    <row r="591" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A591" s="3"/>
+      <c r="D591" s="8"/>
+    </row>
+    <row r="592" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A592" s="3"/>
+      <c r="D592" s="8"/>
+    </row>
+    <row r="593" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A593" s="3"/>
+      <c r="D593" s="8"/>
+    </row>
+    <row r="594" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A594" s="3"/>
+      <c r="D594" s="8"/>
+    </row>
+    <row r="595" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A595" s="3"/>
+      <c r="D595" s="8"/>
+    </row>
+    <row r="596" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A596" s="3"/>
+      <c r="D596" s="8"/>
+    </row>
+    <row r="597" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A597" s="3"/>
+      <c r="D597" s="8"/>
+    </row>
+    <row r="598" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A598" s="3"/>
+      <c r="D598" s="8"/>
+    </row>
+    <row r="599" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A599" s="3"/>
+      <c r="D599" s="8"/>
+    </row>
+    <row r="600" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A600" s="3"/>
+      <c r="D600" s="8"/>
+    </row>
+    <row r="601" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A601" s="3"/>
+      <c r="D601" s="8"/>
+    </row>
+    <row r="602" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A602" s="3"/>
+      <c r="D602" s="8"/>
+    </row>
+    <row r="603" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A603" s="3"/>
+      <c r="D603" s="8"/>
+    </row>
+    <row r="604" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A604" s="3"/>
+      <c r="D604" s="8"/>
+    </row>
+    <row r="605" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A605" s="3"/>
+      <c r="D605" s="8"/>
+    </row>
+    <row r="606" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A606" s="3"/>
+      <c r="D606" s="8"/>
+    </row>
+    <row r="607" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A607" s="3"/>
+      <c r="D607" s="8"/>
+    </row>
+    <row r="608" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A608" s="3"/>
+      <c r="D608" s="8"/>
+    </row>
+    <row r="609" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A609" s="3"/>
+      <c r="D609" s="8"/>
+    </row>
+    <row r="610" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A610" s="3"/>
+      <c r="D610" s="8"/>
+    </row>
+    <row r="611" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A611" s="3"/>
+      <c r="D611" s="8"/>
+    </row>
+    <row r="612" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A612" s="3"/>
+      <c r="D612" s="8"/>
+    </row>
+    <row r="613" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A613" s="3"/>
+      <c r="D613" s="8"/>
+    </row>
+    <row r="614" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A614" s="3"/>
+      <c r="D614" s="8"/>
+    </row>
+    <row r="615" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A615" s="3"/>
+      <c r="D615" s="8"/>
+    </row>
+    <row r="616" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A616" s="3"/>
+      <c r="D616" s="8"/>
+    </row>
+    <row r="617" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A617" s="3"/>
+      <c r="D617" s="8"/>
+    </row>
+    <row r="618" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A618" s="3"/>
+      <c r="D618" s="8"/>
+    </row>
+    <row r="619" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A619" s="3"/>
+      <c r="D619" s="8"/>
+    </row>
+    <row r="620" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A620" s="3"/>
+      <c r="D620" s="8"/>
+    </row>
+    <row r="621" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A621" s="3"/>
+      <c r="D621" s="8"/>
+    </row>
+    <row r="622" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A622" s="3"/>
+      <c r="D622" s="8"/>
+    </row>
+    <row r="623" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A623" s="3"/>
+      <c r="D623" s="8"/>
+    </row>
+    <row r="624" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A624" s="3"/>
+      <c r="D624" s="8"/>
+    </row>
+    <row r="625" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A625" s="3"/>
+      <c r="D625" s="8"/>
+    </row>
+    <row r="626" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A626" s="3"/>
+      <c r="D626" s="8"/>
+    </row>
+    <row r="627" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A627" s="3"/>
+      <c r="D627" s="8"/>
+    </row>
+    <row r="628" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A628" s="3"/>
+      <c r="D628" s="8"/>
+    </row>
+    <row r="629" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A629" s="3"/>
+      <c r="D629" s="8"/>
+    </row>
+    <row r="630" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A630" s="3"/>
+      <c r="D630" s="8"/>
+    </row>
+    <row r="631" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A631" s="3"/>
+      <c r="D631" s="8"/>
+    </row>
+    <row r="632" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A632" s="3"/>
+      <c r="D632" s="8"/>
+    </row>
+    <row r="633" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A633" s="3"/>
+      <c r="D633" s="8"/>
+    </row>
+    <row r="634" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A634" s="3"/>
+      <c r="D634" s="8"/>
+    </row>
+    <row r="635" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A635" s="3"/>
+      <c r="D635" s="8"/>
+    </row>
+    <row r="636" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A636" s="3"/>
+      <c r="D636" s="8"/>
+    </row>
+    <row r="637" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A637" s="3"/>
+      <c r="D637" s="8"/>
+    </row>
+    <row r="638" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A638" s="3"/>
+      <c r="D638" s="8"/>
+    </row>
+    <row r="639" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A639" s="3"/>
+      <c r="D639" s="8"/>
+    </row>
+    <row r="640" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A640" s="3"/>
+      <c r="D640" s="8"/>
+    </row>
+    <row r="641" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A641" s="3"/>
+      <c r="D641" s="8"/>
+    </row>
+    <row r="642" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A642" s="3"/>
+      <c r="D642" s="8"/>
+    </row>
+    <row r="643" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A643" s="3"/>
+      <c r="D643" s="8"/>
+    </row>
+    <row r="644" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A644" s="3"/>
+      <c r="D644" s="8"/>
+    </row>
+    <row r="645" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A645" s="3"/>
+      <c r="D645" s="8"/>
+    </row>
+    <row r="646" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A646" s="3"/>
+      <c r="D646" s="8"/>
+    </row>
+    <row r="647" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A647" s="3"/>
+      <c r="D647" s="8"/>
+    </row>
+    <row r="648" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A648" s="3"/>
+      <c r="D648" s="8"/>
+    </row>
+    <row r="649" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A649" s="3"/>
+      <c r="D649" s="8"/>
+    </row>
+    <row r="650" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A650" s="3"/>
+      <c r="D650" s="8"/>
+    </row>
+    <row r="651" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A651" s="3"/>
+      <c r="D651" s="8"/>
+    </row>
+    <row r="652" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A652" s="3"/>
+      <c r="D652" s="8"/>
+    </row>
+    <row r="653" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A653" s="3"/>
+      <c r="D653" s="8"/>
+    </row>
+    <row r="654" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A654" s="3"/>
+      <c r="D654" s="8"/>
+    </row>
+    <row r="655" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A655" s="3"/>
+      <c r="D655" s="8"/>
+    </row>
+    <row r="656" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A656" s="3"/>
+      <c r="D656" s="8"/>
+    </row>
+    <row r="657" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A657" s="3"/>
+      <c r="D657" s="8"/>
+    </row>
+    <row r="658" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A658" s="3"/>
+      <c r="D658" s="8"/>
+    </row>
+    <row r="659" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A659" s="3"/>
+      <c r="D659" s="8"/>
+    </row>
+    <row r="660" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A660" s="3"/>
+      <c r="D660" s="8"/>
+    </row>
+    <row r="661" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A661" s="3"/>
+      <c r="D661" s="8"/>
+    </row>
+    <row r="662" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A662" s="3"/>
+      <c r="D662" s="8"/>
+    </row>
+    <row r="663" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A663" s="3"/>
+      <c r="D663" s="8"/>
+    </row>
+    <row r="664" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A664" s="3"/>
+      <c r="D664" s="8"/>
+    </row>
+    <row r="665" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A665" s="3"/>
+      <c r="D665" s="8"/>
+    </row>
+    <row r="666" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A666" s="3"/>
+      <c r="D666" s="8"/>
+    </row>
+    <row r="667" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A667" s="3"/>
+      <c r="D667" s="8"/>
+    </row>
+    <row r="668" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A668" s="3"/>
+      <c r="D668" s="8"/>
+    </row>
+    <row r="669" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A669" s="3"/>
+      <c r="D669" s="8"/>
+    </row>
+    <row r="670" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A670" s="3"/>
+      <c r="D670" s="8"/>
+    </row>
+    <row r="671" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A671" s="3"/>
+      <c r="D671" s="8"/>
+    </row>
+    <row r="672" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A672" s="3"/>
+      <c r="D672" s="8"/>
+    </row>
+    <row r="673" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A673" s="3"/>
+      <c r="D673" s="8"/>
+    </row>
+    <row r="674" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A674" s="3"/>
+      <c r="D674" s="8"/>
+    </row>
+    <row r="675" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A675" s="3"/>
+      <c r="D675" s="8"/>
+    </row>
+    <row r="676" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A676" s="3"/>
+      <c r="D676" s="8"/>
+    </row>
+    <row r="677" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A677" s="3"/>
+      <c r="D677" s="8"/>
+    </row>
+    <row r="678" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A678" s="3"/>
+      <c r="D678" s="8"/>
+    </row>
+    <row r="679" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A679" s="3"/>
+      <c r="D679" s="8"/>
+    </row>
+    <row r="680" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A680" s="3"/>
+      <c r="D680" s="8"/>
+    </row>
+    <row r="681" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A681" s="3"/>
+      <c r="D681" s="8"/>
+    </row>
+    <row r="682" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A682" s="3"/>
+      <c r="D682" s="8"/>
+    </row>
+    <row r="683" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A683" s="3"/>
+      <c r="D683" s="8"/>
+    </row>
+    <row r="684" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A684" s="3"/>
+      <c r="D684" s="8"/>
+    </row>
+    <row r="685" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A685" s="3"/>
+      <c r="D685" s="8"/>
+    </row>
+    <row r="686" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A686" s="3"/>
+      <c r="D686" s="8"/>
+    </row>
+    <row r="687" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A687" s="3"/>
+      <c r="D687" s="8"/>
+    </row>
+    <row r="688" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A688" s="3"/>
+      <c r="D688" s="8"/>
+    </row>
+    <row r="689" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A689" s="3"/>
+      <c r="D689" s="8"/>
+    </row>
+    <row r="690" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A690" s="3"/>
+      <c r="D690" s="8"/>
+    </row>
+    <row r="691" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A691" s="3"/>
+      <c r="D691" s="8"/>
+    </row>
+    <row r="692" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A692" s="3"/>
+      <c r="D692" s="8"/>
+    </row>
+    <row r="693" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A693" s="3"/>
+      <c r="D693" s="8"/>
+    </row>
+    <row r="694" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A694" s="3"/>
+      <c r="D694" s="8"/>
+    </row>
+    <row r="695" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A695" s="3"/>
+      <c r="D695" s="8"/>
+    </row>
+    <row r="696" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A696" s="3"/>
+      <c r="D696" s="8"/>
+    </row>
+    <row r="697" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A697" s="3"/>
+      <c r="D697" s="8"/>
+    </row>
+    <row r="698" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A698" s="3"/>
+      <c r="D698" s="8"/>
+    </row>
+    <row r="699" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A699" s="3"/>
+      <c r="D699" s="8"/>
+    </row>
+    <row r="700" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A700" s="3"/>
+      <c r="D700" s="8"/>
+    </row>
+    <row r="701" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A701" s="3"/>
+      <c r="D701" s="8"/>
+    </row>
+    <row r="702" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A702" s="3"/>
+      <c r="D702" s="8"/>
+    </row>
+    <row r="703" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A703" s="3"/>
+      <c r="D703" s="8"/>
+    </row>
+    <row r="704" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A704" s="3"/>
+      <c r="D704" s="8"/>
+    </row>
+    <row r="705" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A705" s="3"/>
+      <c r="D705" s="8"/>
+    </row>
+    <row r="706" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A706" s="3"/>
+      <c r="D706" s="8"/>
+    </row>
+    <row r="707" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A707" s="3"/>
+      <c r="D707" s="8"/>
+    </row>
+    <row r="708" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A708" s="3"/>
+      <c r="D708" s="8"/>
+    </row>
+    <row r="709" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A709" s="3"/>
+      <c r="D709" s="8"/>
+    </row>
+    <row r="710" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A710" s="3"/>
+      <c r="D710" s="8"/>
+    </row>
+    <row r="711" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A711" s="3"/>
+      <c r="D711" s="8"/>
+    </row>
+    <row r="712" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A712" s="3"/>
+      <c r="D712" s="8"/>
+    </row>
+    <row r="713" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A713" s="3"/>
+      <c r="D713" s="8"/>
+    </row>
+    <row r="714" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A714" s="3"/>
+      <c r="D714" s="8"/>
+    </row>
+    <row r="715" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A715" s="3"/>
+      <c r="D715" s="8"/>
+    </row>
+    <row r="716" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A716" s="3"/>
+      <c r="D716" s="8"/>
+    </row>
+    <row r="717" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A717" s="3"/>
+      <c r="D717" s="8"/>
+    </row>
+    <row r="718" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A718" s="3"/>
+      <c r="D718" s="8"/>
+    </row>
+    <row r="719" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A719" s="3"/>
+      <c r="D719" s="8"/>
+    </row>
+    <row r="720" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A720" s="3"/>
+      <c r="D720" s="8"/>
+    </row>
+    <row r="721" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A721" s="3"/>
+      <c r="D721" s="8"/>
+    </row>
+    <row r="722" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A722" s="3"/>
+      <c r="D722" s="8"/>
+    </row>
+    <row r="723" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A723" s="3"/>
+      <c r="D723" s="8"/>
+    </row>
+    <row r="724" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A724" s="3"/>
+      <c r="D724" s="8"/>
+    </row>
+    <row r="725" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A725" s="3"/>
+      <c r="D725" s="8"/>
+    </row>
+    <row r="726" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A726" s="3"/>
+      <c r="D726" s="8"/>
+    </row>
+    <row r="727" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A727" s="3"/>
+      <c r="D727" s="8"/>
+    </row>
+    <row r="728" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A728" s="3"/>
+      <c r="D728" s="8"/>
+    </row>
+    <row r="729" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A729" s="3"/>
+      <c r="D729" s="8"/>
+    </row>
+    <row r="730" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A730" s="3"/>
+      <c r="D730" s="8"/>
+    </row>
+    <row r="731" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A731" s="3"/>
+      <c r="D731" s="8"/>
+    </row>
+    <row r="732" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A732" s="3"/>
+      <c r="D732" s="8"/>
+    </row>
+    <row r="733" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A733" s="3"/>
+      <c r="D733" s="8"/>
+    </row>
+    <row r="734" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A734" s="3"/>
+      <c r="D734" s="8"/>
+    </row>
+    <row r="735" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A735" s="3"/>
+      <c r="D735" s="8"/>
+    </row>
+    <row r="736" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A736" s="3"/>
+      <c r="D736" s="8"/>
+    </row>
+    <row r="737" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A737" s="3"/>
+      <c r="D737" s="8"/>
+    </row>
+    <row r="738" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A738" s="3"/>
+      <c r="D738" s="8"/>
+    </row>
+    <row r="739" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A739" s="3"/>
+      <c r="D739" s="8"/>
+    </row>
+    <row r="740" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A740" s="3"/>
+      <c r="D740" s="8"/>
+    </row>
+    <row r="741" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A741" s="3"/>
+      <c r="D741" s="8"/>
+    </row>
+    <row r="742" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A742" s="3"/>
+      <c r="D742" s="8"/>
+    </row>
+    <row r="743" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A743" s="3"/>
+      <c r="D743" s="8"/>
+    </row>
+    <row r="744" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A744" s="3"/>
+      <c r="D744" s="8"/>
+    </row>
+    <row r="745" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A745" s="3"/>
+      <c r="D745" s="8"/>
+    </row>
+    <row r="746" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A746" s="3"/>
+      <c r="D746" s="8"/>
+    </row>
+    <row r="747" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A747" s="3"/>
+      <c r="D747" s="8"/>
+    </row>
+    <row r="748" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A748" s="3"/>
+      <c r="D748" s="8"/>
+    </row>
+    <row r="749" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A749" s="3"/>
+      <c r="D749" s="8"/>
+    </row>
+    <row r="750" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A750" s="3"/>
+      <c r="D750" s="8"/>
+    </row>
+    <row r="751" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A751" s="3"/>
+      <c r="D751" s="8"/>
+    </row>
+    <row r="752" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A752" s="3"/>
+      <c r="D752" s="8"/>
+    </row>
+    <row r="753" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A753" s="3"/>
+      <c r="D753" s="8"/>
+    </row>
+    <row r="754" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A754" s="3"/>
+      <c r="D754" s="8"/>
+    </row>
+    <row r="755" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A755" s="3"/>
+      <c r="D755" s="8"/>
+    </row>
+    <row r="756" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A756" s="3"/>
+      <c r="D756" s="8"/>
+    </row>
+    <row r="757" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A757" s="3"/>
+      <c r="D757" s="8"/>
+    </row>
+    <row r="758" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A758" s="3"/>
+      <c r="D758" s="8"/>
+    </row>
+    <row r="759" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A759" s="3"/>
+      <c r="D759" s="8"/>
+    </row>
+    <row r="760" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A760" s="3"/>
+      <c r="D760" s="8"/>
+    </row>
+    <row r="761" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A761" s="3"/>
+      <c r="D761" s="8"/>
+    </row>
+    <row r="762" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A762" s="3"/>
+      <c r="D762" s="8"/>
+    </row>
+    <row r="763" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A763" s="3"/>
+      <c r="D763" s="8"/>
+    </row>
+    <row r="764" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A764" s="3"/>
+      <c r="D764" s="8"/>
+    </row>
+    <row r="765" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A765" s="3"/>
+      <c r="D765" s="8"/>
+    </row>
+    <row r="766" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A766" s="3"/>
+      <c r="D766" s="8"/>
+    </row>
+    <row r="767" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A767" s="3"/>
+      <c r="D767" s="8"/>
+    </row>
+    <row r="768" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A768" s="3"/>
+      <c r="D768" s="8"/>
+    </row>
+    <row r="769" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A769" s="3"/>
+      <c r="D769" s="8"/>
+    </row>
+    <row r="770" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A770" s="3"/>
+      <c r="D770" s="8"/>
+    </row>
+    <row r="771" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A771" s="3"/>
+      <c r="D771" s="8"/>
+    </row>
+    <row r="772" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A772" s="3"/>
+      <c r="D772" s="8"/>
+    </row>
+    <row r="773" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A773" s="3"/>
+      <c r="D773" s="8"/>
+    </row>
+    <row r="774" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A774" s="3"/>
+      <c r="D774" s="8"/>
+    </row>
+    <row r="775" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A775" s="3"/>
+      <c r="D775" s="8"/>
+    </row>
+    <row r="776" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A776" s="3"/>
+      <c r="D776" s="8"/>
+    </row>
+    <row r="777" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A777" s="3"/>
+      <c r="D777" s="8"/>
+    </row>
+    <row r="778" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A778" s="3"/>
+      <c r="D778" s="8"/>
+    </row>
+    <row r="779" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A779" s="3"/>
+      <c r="D779" s="8"/>
+    </row>
+    <row r="780" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A780" s="3"/>
+      <c r="D780" s="8"/>
+    </row>
+    <row r="781" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A781" s="3"/>
+      <c r="D781" s="8"/>
+    </row>
+    <row r="782" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A782" s="3"/>
+      <c r="D782" s="8"/>
+    </row>
+    <row r="783" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A783" s="3"/>
+      <c r="D783" s="8"/>
+    </row>
+    <row r="784" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A784" s="3"/>
+      <c r="D784" s="8"/>
+    </row>
+    <row r="785" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A785" s="3"/>
+      <c r="D785" s="8"/>
+    </row>
+    <row r="786" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A786" s="3"/>
+      <c r="D786" s="8"/>
+    </row>
+    <row r="787" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A787" s="3"/>
+      <c r="D787" s="8"/>
+    </row>
+    <row r="788" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A788" s="3"/>
+      <c r="D788" s="8"/>
+    </row>
+    <row r="789" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A789" s="3"/>
+      <c r="D789" s="8"/>
+    </row>
+    <row r="790" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A790" s="3"/>
+      <c r="D790" s="8"/>
+    </row>
+    <row r="791" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A791" s="3"/>
+      <c r="D791" s="8"/>
+    </row>
+    <row r="792" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A792" s="3"/>
+      <c r="D792" s="8"/>
+    </row>
+    <row r="793" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A793" s="3"/>
+      <c r="D793" s="8"/>
+    </row>
+    <row r="794" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A794" s="3"/>
+      <c r="D794" s="8"/>
+    </row>
+    <row r="795" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A795" s="3"/>
+      <c r="D795" s="8"/>
+    </row>
+    <row r="796" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A796" s="3"/>
+      <c r="D796" s="8"/>
+    </row>
+    <row r="797" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A797" s="3"/>
+      <c r="D797" s="8"/>
+    </row>
+    <row r="798" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A798" s="3"/>
+      <c r="D798" s="8"/>
+    </row>
+    <row r="799" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A799" s="3"/>
+      <c r="D799" s="8"/>
+    </row>
+    <row r="800" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A800" s="3"/>
+      <c r="D800" s="8"/>
+    </row>
+    <row r="801" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A801" s="3"/>
+      <c r="D801" s="8"/>
+    </row>
+    <row r="802" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A802" s="3"/>
+      <c r="D802" s="8"/>
+    </row>
+    <row r="803" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A803" s="3"/>
+      <c r="D803" s="8"/>
+    </row>
+    <row r="804" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A804" s="3"/>
+      <c r="D804" s="8"/>
+    </row>
+    <row r="805" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A805" s="3"/>
+      <c r="D805" s="8"/>
+    </row>
+    <row r="806" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A806" s="3"/>
+      <c r="D806" s="8"/>
+    </row>
+    <row r="807" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A807" s="3"/>
+      <c r="D807" s="8"/>
+    </row>
+    <row r="808" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A808" s="3"/>
+      <c r="D808" s="8"/>
+    </row>
+    <row r="809" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A809" s="3"/>
+      <c r="D809" s="8"/>
+    </row>
+    <row r="810" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A810" s="3"/>
+      <c r="D810" s="8"/>
+    </row>
+    <row r="811" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A811" s="3"/>
+      <c r="D811" s="8"/>
+    </row>
+    <row r="812" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A812" s="3"/>
+      <c r="D812" s="8"/>
+    </row>
+    <row r="813" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A813" s="3"/>
+      <c r="D813" s="8"/>
+    </row>
+    <row r="814" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A814" s="3"/>
+      <c r="D814" s="8"/>
+    </row>
+    <row r="815" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A815" s="3"/>
+      <c r="D815" s="8"/>
+    </row>
+    <row r="816" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A816" s="3"/>
+      <c r="D816" s="8"/>
+    </row>
+    <row r="817" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A817" s="3"/>
+      <c r="D817" s="8"/>
+    </row>
+    <row r="818" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A818" s="3"/>
+      <c r="D818" s="8"/>
+    </row>
+    <row r="819" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A819" s="3"/>
+      <c r="D819" s="8"/>
+    </row>
+    <row r="820" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A820" s="3"/>
+      <c r="D820" s="8"/>
+    </row>
+    <row r="821" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A821" s="3"/>
+      <c r="D821" s="8"/>
+    </row>
+    <row r="822" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A822" s="3"/>
+      <c r="D822" s="8"/>
+    </row>
+    <row r="823" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A823" s="3"/>
+      <c r="D823" s="8"/>
+    </row>
+    <row r="824" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A824" s="3"/>
+      <c r="D824" s="8"/>
+    </row>
+    <row r="825" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A825" s="3"/>
+      <c r="D825" s="8"/>
+    </row>
+    <row r="826" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A826" s="3"/>
+      <c r="D826" s="8"/>
+    </row>
+    <row r="827" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A827" s="3"/>
+      <c r="D827" s="8"/>
+    </row>
+    <row r="828" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A828" s="3"/>
+      <c r="D828" s="8"/>
+    </row>
+    <row r="829" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A829" s="3"/>
+      <c r="D829" s="8"/>
+    </row>
+    <row r="830" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A830" s="3"/>
+      <c r="D830" s="8"/>
+    </row>
+    <row r="831" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A831" s="3"/>
+      <c r="D831" s="8"/>
+    </row>
+    <row r="832" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A832" s="3"/>
+      <c r="D832" s="8"/>
+    </row>
+    <row r="833" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A833" s="3"/>
+      <c r="D833" s="8"/>
+    </row>
+    <row r="834" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A834" s="3"/>
+      <c r="D834" s="8"/>
+    </row>
+    <row r="835" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A835" s="3"/>
+      <c r="D835" s="8"/>
+    </row>
+    <row r="836" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A836" s="3"/>
+      <c r="D836" s="8"/>
+    </row>
+    <row r="837" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A837" s="3"/>
+      <c r="D837" s="8"/>
+    </row>
+    <row r="838" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A838" s="3"/>
+      <c r="D838" s="8"/>
+    </row>
+    <row r="839" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A839" s="3"/>
+      <c r="D839" s="8"/>
+    </row>
+    <row r="840" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A840" s="3"/>
+      <c r="D840" s="8"/>
+    </row>
+    <row r="841" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A841" s="3"/>
+      <c r="D841" s="8"/>
+    </row>
+    <row r="842" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A842" s="3"/>
+      <c r="D842" s="8"/>
+    </row>
+    <row r="843" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A843" s="3"/>
+      <c r="D843" s="8"/>
+    </row>
+    <row r="844" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A844" s="3"/>
+      <c r="D844" s="8"/>
+    </row>
+    <row r="845" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A845" s="3"/>
+      <c r="D845" s="8"/>
+    </row>
+    <row r="846" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A846" s="3"/>
+      <c r="D846" s="8"/>
+    </row>
+    <row r="847" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A847" s="3"/>
+      <c r="D847" s="8"/>
+    </row>
+    <row r="848" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A848" s="3"/>
+      <c r="D848" s="8"/>
+    </row>
+    <row r="849" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A849" s="3"/>
+      <c r="D849" s="8"/>
+    </row>
+    <row r="850" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A850" s="3"/>
+      <c r="D850" s="8"/>
+    </row>
+    <row r="851" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A851" s="3"/>
+      <c r="D851" s="8"/>
+    </row>
+    <row r="852" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A852" s="3"/>
+      <c r="D852" s="8"/>
+    </row>
+    <row r="853" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A853" s="3"/>
+      <c r="D853" s="8"/>
+    </row>
+    <row r="854" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A854" s="3"/>
+      <c r="D854" s="8"/>
+    </row>
+    <row r="855" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A855" s="3"/>
+      <c r="D855" s="8"/>
+    </row>
+    <row r="856" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A856" s="3"/>
+      <c r="D856" s="8"/>
+    </row>
+    <row r="857" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A857" s="3"/>
+      <c r="D857" s="8"/>
+    </row>
+    <row r="858" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A858" s="3"/>
+      <c r="D858" s="8"/>
+    </row>
+    <row r="859" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A859" s="3"/>
+      <c r="D859" s="8"/>
+    </row>
+    <row r="860" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A860" s="3"/>
+      <c r="D860" s="8"/>
+    </row>
+    <row r="861" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A861" s="3"/>
+      <c r="D861" s="8"/>
+    </row>
+    <row r="862" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A862" s="3"/>
+      <c r="D862" s="8"/>
+    </row>
+    <row r="863" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A863" s="3"/>
+      <c r="D863" s="8"/>
+    </row>
+    <row r="864" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A864" s="3"/>
+      <c r="D864" s="8"/>
+    </row>
+    <row r="865" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A865" s="3"/>
+      <c r="D865" s="8"/>
+    </row>
+    <row r="866" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A866" s="3"/>
+      <c r="D866" s="8"/>
+    </row>
+    <row r="867" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A867" s="3"/>
+      <c r="D867" s="8"/>
+    </row>
+    <row r="868" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A868" s="3"/>
+      <c r="D868" s="8"/>
+    </row>
+    <row r="869" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A869" s="3"/>
+      <c r="D869" s="8"/>
+    </row>
+    <row r="870" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A870" s="3"/>
+      <c r="D870" s="8"/>
+    </row>
+    <row r="871" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A871" s="3"/>
+      <c r="D871" s="8"/>
+    </row>
+    <row r="872" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A872" s="3"/>
+      <c r="D872" s="8"/>
+    </row>
+    <row r="873" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A873" s="3"/>
+      <c r="D873" s="8"/>
+    </row>
+    <row r="874" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A874" s="3"/>
+      <c r="D874" s="8"/>
+    </row>
+    <row r="875" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A875" s="3"/>
+      <c r="D875" s="8"/>
+    </row>
+    <row r="876" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A876" s="3"/>
+      <c r="D876" s="8"/>
+    </row>
+    <row r="877" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A877" s="3"/>
+      <c r="D877" s="8"/>
+    </row>
+    <row r="878" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A878" s="3"/>
+      <c r="D878" s="8"/>
+    </row>
+    <row r="879" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A879" s="3"/>
+      <c r="D879" s="8"/>
+    </row>
+    <row r="880" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A880" s="3"/>
+      <c r="D880" s="8"/>
+    </row>
+    <row r="881" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A881" s="3"/>
+      <c r="D881" s="8"/>
+    </row>
+    <row r="882" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A882" s="3"/>
+      <c r="D882" s="8"/>
+    </row>
+    <row r="883" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A883" s="3"/>
+      <c r="D883" s="8"/>
+    </row>
+    <row r="884" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A884" s="3"/>
+      <c r="D884" s="8"/>
+    </row>
+    <row r="885" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A885" s="3"/>
+      <c r="D885" s="8"/>
+    </row>
+    <row r="886" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A886" s="3"/>
+      <c r="D886" s="8"/>
+    </row>
+    <row r="887" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A887" s="3"/>
+      <c r="D887" s="8"/>
+    </row>
+    <row r="888" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A888" s="3"/>
+      <c r="D888" s="8"/>
+    </row>
+    <row r="889" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A889" s="3"/>
+      <c r="D889" s="8"/>
+    </row>
+    <row r="890" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A890" s="3"/>
+      <c r="D890" s="8"/>
+    </row>
+    <row r="891" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A891" s="3"/>
+      <c r="D891" s="8"/>
+    </row>
+    <row r="892" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A892" s="3"/>
+      <c r="D892" s="8"/>
+    </row>
+    <row r="893" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A893" s="3"/>
+      <c r="D893" s="8"/>
+    </row>
+    <row r="894" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A894" s="3"/>
+      <c r="D894" s="8"/>
+    </row>
+    <row r="895" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A895" s="3"/>
+      <c r="D895" s="8"/>
+    </row>
+    <row r="896" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A896" s="3"/>
+      <c r="D896" s="8"/>
+    </row>
+    <row r="897" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A897" s="3"/>
+      <c r="D897" s="8"/>
+    </row>
+    <row r="898" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A898" s="3"/>
+      <c r="D898" s="8"/>
+    </row>
+    <row r="899" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A899" s="3"/>
+      <c r="D899" s="8"/>
+    </row>
+    <row r="900" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A900" s="3"/>
+      <c r="D900" s="8"/>
+    </row>
+    <row r="901" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A901" s="3"/>
+      <c r="D901" s="8"/>
+    </row>
+    <row r="902" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A902" s="3"/>
+      <c r="D902" s="8"/>
+    </row>
+    <row r="903" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A903" s="3"/>
+      <c r="D903" s="8"/>
+    </row>
+    <row r="904" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A904" s="3"/>
+      <c r="D904" s="8"/>
+    </row>
+    <row r="905" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A905" s="3"/>
+      <c r="D905" s="8"/>
+    </row>
+    <row r="906" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A906" s="3"/>
+      <c r="D906" s="8"/>
+    </row>
+    <row r="907" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A907" s="3"/>
+      <c r="D907" s="8"/>
+    </row>
+    <row r="908" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A908" s="3"/>
+      <c r="D908" s="8"/>
+    </row>
+    <row r="909" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A909" s="3"/>
+      <c r="D909" s="8"/>
+    </row>
+    <row r="910" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A910" s="3"/>
+      <c r="D910" s="8"/>
+    </row>
+    <row r="911" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A911" s="3"/>
+      <c r="D911" s="8"/>
+    </row>
+    <row r="912" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A912" s="3"/>
+      <c r="D912" s="8"/>
+    </row>
+    <row r="913" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A913" s="3"/>
+      <c r="D913" s="8"/>
+    </row>
+    <row r="914" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A914" s="3"/>
+      <c r="D914" s="8"/>
+    </row>
+    <row r="915" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A915" s="3"/>
+      <c r="D915" s="8"/>
+    </row>
+    <row r="916" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A916" s="3"/>
+      <c r="D916" s="8"/>
+    </row>
+    <row r="917" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A917" s="3"/>
+      <c r="D917" s="8"/>
+    </row>
+    <row r="918" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A918" s="3"/>
+      <c r="D918" s="8"/>
+    </row>
+    <row r="919" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A919" s="3"/>
+      <c r="D919" s="8"/>
+    </row>
+    <row r="920" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A920" s="3"/>
+      <c r="D920" s="8"/>
+    </row>
+    <row r="921" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A921" s="3"/>
+      <c r="D921" s="8"/>
+    </row>
+    <row r="922" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A922" s="3"/>
+      <c r="D922" s="8"/>
+    </row>
+    <row r="923" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A923" s="3"/>
+      <c r="D923" s="8"/>
+    </row>
+    <row r="924" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A924" s="3"/>
+      <c r="D924" s="8"/>
+    </row>
+    <row r="925" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A925" s="3"/>
+      <c r="D925" s="8"/>
+    </row>
+    <row r="926" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A926" s="3"/>
+      <c r="D926" s="8"/>
+    </row>
+    <row r="927" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A927" s="3"/>
+      <c r="D927" s="8"/>
+    </row>
+    <row r="928" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A928" s="3"/>
+      <c r="D928" s="8"/>
+    </row>
+    <row r="929" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A929" s="3"/>
+      <c r="D929" s="8"/>
+    </row>
+    <row r="930" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A930" s="3"/>
+      <c r="D930" s="8"/>
+    </row>
+    <row r="931" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A931" s="3"/>
+      <c r="D931" s="8"/>
+    </row>
+    <row r="932" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A932" s="3"/>
+      <c r="D932" s="8"/>
+    </row>
+    <row r="933" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A933" s="3"/>
+      <c r="D933" s="8"/>
+    </row>
+    <row r="934" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A934" s="3"/>
+      <c r="D934" s="8"/>
+    </row>
+    <row r="935" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A935" s="3"/>
+      <c r="D935" s="8"/>
+    </row>
+    <row r="936" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A936" s="3"/>
+      <c r="D936" s="8"/>
+    </row>
+    <row r="937" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A937" s="3"/>
+      <c r="D937" s="8"/>
+    </row>
+    <row r="938" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A938" s="3"/>
+      <c r="D938" s="8"/>
+    </row>
+    <row r="939" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A939" s="3"/>
+      <c r="D939" s="8"/>
+    </row>
+    <row r="940" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A940" s="3"/>
+      <c r="D940" s="8"/>
+    </row>
+    <row r="941" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A941" s="3"/>
+      <c r="D941" s="8"/>
+    </row>
+    <row r="942" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A942" s="3"/>
+      <c r="D942" s="8"/>
+    </row>
+    <row r="943" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A943" s="3"/>
+      <c r="D943" s="8"/>
+    </row>
+    <row r="944" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A944" s="3"/>
+      <c r="D944" s="8"/>
+    </row>
+    <row r="945" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A945" s="3"/>
+      <c r="D945" s="8"/>
+    </row>
+    <row r="946" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A946" s="3"/>
+      <c r="D946" s="8"/>
+    </row>
+    <row r="947" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A947" s="3"/>
+      <c r="D947" s="8"/>
+    </row>
+    <row r="948" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A948" s="3"/>
+      <c r="D948" s="8"/>
+    </row>
+    <row r="949" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A949" s="3"/>
+      <c r="D949" s="8"/>
+    </row>
+    <row r="950" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A950" s="3"/>
+      <c r="D950" s="8"/>
+    </row>
+    <row r="951" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A951" s="3"/>
+      <c r="D951" s="8"/>
+    </row>
+    <row r="952" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A952" s="3"/>
+      <c r="D952" s="8"/>
+    </row>
+    <row r="953" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A953" s="3"/>
+      <c r="D953" s="8"/>
+    </row>
+    <row r="954" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A954" s="3"/>
+      <c r="D954" s="8"/>
+    </row>
+    <row r="955" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A955" s="3"/>
+      <c r="D955" s="8"/>
+    </row>
+    <row r="956" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A956" s="3"/>
+      <c r="D956" s="8"/>
+    </row>
+    <row r="957" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A957" s="3"/>
+      <c r="D957" s="8"/>
+    </row>
+    <row r="958" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A958" s="3"/>
+      <c r="D958" s="8"/>
+    </row>
+    <row r="959" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A959" s="3"/>
+      <c r="D959" s="8"/>
+    </row>
+    <row r="960" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A960" s="3"/>
+      <c r="D960" s="8"/>
+    </row>
+    <row r="961" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A961" s="3"/>
+      <c r="D961" s="8"/>
+    </row>
+    <row r="962" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A962" s="3"/>
+      <c r="D962" s="8"/>
+    </row>
+    <row r="963" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A963" s="3"/>
+      <c r="D963" s="8"/>
+    </row>
+    <row r="964" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A964" s="3"/>
+      <c r="D964" s="8"/>
+    </row>
+    <row r="965" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A965" s="3"/>
+      <c r="D965" s="8"/>
+    </row>
+    <row r="966" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A966" s="3"/>
+      <c r="D966" s="8"/>
+    </row>
+    <row r="967" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A967" s="3"/>
+      <c r="D967" s="8"/>
+    </row>
+    <row r="968" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A968" s="3"/>
+      <c r="D968" s="8"/>
+    </row>
+    <row r="969" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A969" s="3"/>
+      <c r="D969" s="8"/>
+    </row>
+    <row r="970" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A970" s="3"/>
+      <c r="D970" s="8"/>
+    </row>
+    <row r="971" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A971" s="3"/>
+      <c r="D971" s="8"/>
+    </row>
+    <row r="972" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A972" s="3"/>
+      <c r="D972" s="8"/>
+    </row>
+    <row r="973" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A973" s="3"/>
+      <c r="D973" s="8"/>
+    </row>
+    <row r="974" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A974" s="3"/>
+      <c r="D974" s="8"/>
+    </row>
+    <row r="975" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A975" s="3"/>
+      <c r="D975" s="8"/>
+    </row>
+    <row r="976" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A976" s="3"/>
+      <c r="D976" s="8"/>
+    </row>
+    <row r="977" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A977" s="3"/>
+      <c r="D977" s="8"/>
+    </row>
+    <row r="978" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A978" s="3"/>
+      <c r="D978" s="8"/>
+    </row>
+    <row r="979" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A979" s="3"/>
+      <c r="D979" s="8"/>
+    </row>
+    <row r="980" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A980" s="3"/>
+      <c r="D980" s="8"/>
+    </row>
+    <row r="981" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A981" s="3"/>
+      <c r="D981" s="8"/>
+    </row>
+    <row r="982" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A982" s="3"/>
+      <c r="D982" s="8"/>
+    </row>
+    <row r="983" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A983" s="3"/>
+      <c r="D983" s="8"/>
+    </row>
+    <row r="984" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A984" s="3"/>
+      <c r="D984" s="8"/>
+    </row>
+    <row r="985" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A985" s="3"/>
+      <c r="D985" s="8"/>
+    </row>
+    <row r="986" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A986" s="3"/>
+      <c r="D986" s="8"/>
+    </row>
+    <row r="987" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A987" s="3"/>
+      <c r="D987" s="8"/>
+    </row>
+    <row r="988" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A988" s="3"/>
+      <c r="D988" s="8"/>
+    </row>
+    <row r="989" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A989" s="3"/>
+      <c r="D989" s="8"/>
+    </row>
+    <row r="990" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A990" s="3"/>
+      <c r="D990" s="8"/>
+    </row>
+    <row r="991" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A991" s="3"/>
+      <c r="D991" s="8"/>
+    </row>
+    <row r="992" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A992" s="3"/>
+      <c r="D992" s="8"/>
+    </row>
+    <row r="993" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A993" s="3"/>
+      <c r="D993" s="8"/>
+    </row>
+    <row r="994" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A994" s="3"/>
+      <c r="D994" s="8"/>
+    </row>
+    <row r="995" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A995" s="3"/>
+      <c r="D995" s="8"/>
+    </row>
+    <row r="996" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A996" s="3"/>
+      <c r="D996" s="8"/>
+    </row>
+    <row r="997" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A997" s="3"/>
+      <c r="D997" s="8"/>
+    </row>
+    <row r="998" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A998" s="3"/>
+      <c r="D998" s="8"/>
+    </row>
+    <row r="999" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A999" s="3"/>
+      <c r="D999" s="8"/>
+    </row>
+    <row r="1000" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1000" s="3"/>
+      <c r="D1000" s="8"/>
+    </row>
+    <row r="1001" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1001" s="3"/>
+      <c r="D1001" s="8"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="D125" r:id="rId2" xr:uid="{98118198-897D-41E7-BDC9-915149F887DC}"/>
+    <hyperlink ref="D32" r:id="rId3" xr:uid="{24C0F64A-860C-49D9-A580-37736B65D878}"/>
+    <hyperlink ref="D63" r:id="rId4" xr:uid="{D65C80E1-4839-4C01-9C4C-E3C39EFEA288}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...7 lines deleted...]
-  <MMClips>0</MMClips>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
-[...11 lines deleted...]
-        <vt:i4>50</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="58" baseType="lpstr">
-[...57 lines deleted...]
-      <vt:lpstr>Zašto je p-faktor važan kliničaru?</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>PS 2025 OAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Ivana Perunicic Mladenovic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>