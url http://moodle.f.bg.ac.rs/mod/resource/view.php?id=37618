--- v0 (2026-03-07)
+++ v1 (2026-09-24)
@@ -1,5820 +1,3356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...31 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483675" r:id="rId4"/>
-[...2 lines deleted...]
-    <p:sldMasterId id="2147483676" r:id="rId7"/>
+    <p:sldMasterId id="2147483863" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId38"/>
+    <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="302" r:id="rId8"/>
-[...28 lines deleted...]
-    <p:sldId id="303" r:id="rId37"/>
+    <p:sldId id="307" r:id="rId2"/>
+    <p:sldId id="340" r:id="rId3"/>
+    <p:sldId id="422" r:id="rId4"/>
+    <p:sldId id="424" r:id="rId5"/>
+    <p:sldId id="425" r:id="rId6"/>
+    <p:sldId id="433" r:id="rId7"/>
+    <p:sldId id="383" r:id="rId8"/>
+    <p:sldId id="380" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2160">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
-    </p:ext>
-[...1 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...20 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...177 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="17981" autoAdjust="0"/>
-    <p:restoredTop sz="79083" autoAdjust="0"/>
+    <p:restoredLeft sz="15610"/>
+    <p:restoredTop sz="94628"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="60" d="100"/>
+          <a:sy n="60" d="100"/>
         </p:scale>
-        <p:origin x="1118" y="48"/>
+        <p:origin x="816" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="3" d="2"/>
-        <a:sy n="3" d="2"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="66" d="100"/>
+        <a:sy n="66" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="192"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4A74391-D9B4-44CB-59E5-70F2B5904242}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-CA"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA38246-2336-0CAE-9712-1D2831DFBFD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{F2F61BA2-40E6-42A0-A585-A8DEAC38E170}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>2024-11-13</a:t>
+            <a:fld id="{57024996-7E0B-5C4D-8F76-431BCB687F57}" type="datetime1">
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:pPr/>
+              <a:t>12/9/2025</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55F61905-F04F-6049-8CDC-B69FAC6838BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-CA"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAB01B9A-5BE8-3A09-5F79-4D86551FE833}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8E6588-662D-07DD-545F-746A6A86050E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-CA"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5BFDE2-96C6-BA6E-8DAB-2FA51676ADF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{98EA2D84-419E-4629-A836-4C837C342A38}" type="slidenum">
-              <a:rPr lang="en-CA" smtClean="0"/>
+            <a:fld id="{F32C01F6-74AD-044D-A67D-3136BAF1F82A}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+        <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
+        <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
+        <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
+        <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
+        <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idl-bnc-idrc.dspacedirect.org/bitstream/handle/10625/56360/IDL-56360.pdf?sequence=2&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idl-bnc-idrc.dspacedirect.org/bitstream/handle/10625/56360/IDL-56360.pdf?sequence=2&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idl-bnc-idrc.dspacedirect.org/bitstream/handle/10625/56362/IDL-56362.pdf?sequence=2&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...77 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-CA" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{98EA2D84-419E-4629-A836-4C837C342A38}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>1</a:t>
+            <a:fld id="{43F14965-AEB4-5A49-B5B9-F616CBBDC92A}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="302235953"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3695710304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-CA" sz="1200" b="0" i="0" kern="1200" dirty="0">
-[...18 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{98EA2D84-419E-4629-A836-4C837C342A38}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>10</a:t>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EC2EB7A8-A471-DB4C-9E96-C8FCB1BBDDED}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3768693506"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1459759453"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...10 lines deleted...]
-        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...52 lines deleted...]
-              <a:tabLst/>
+            <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...27 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{98EA2D84-419E-4629-A836-4C837C342A38}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>11</a:t>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{10A594D4-CDF0-0247-9E89-B42BDE046DB2}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4178777096"/>
-[...4162 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2147911422"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451912736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6CEF31D-91BC-1540-8E94-B4A9BE2949AB}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1287346163"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="955220" y="1774608"/>
-            <a:ext cx="10398580" cy="712561"/>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FBDD613D-DDDA-1242-A82E-5511E640910A}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="819962460"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1800F69C-072F-214B-91A1-50ADF9CB5ED7}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1992848030"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{326E2B3C-5F74-EB48-83F6-5011DD84FF0C}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1658386216"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{908C2374-F748-624B-BBE7-6DF7E5B0598D}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1642384969"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{741D477D-739E-6641-A890-9F851E980995}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3633829378"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="4000">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...14 lines deleted...]
-            <p:ph idx="1"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="955220" y="2506201"/>
-            <a:ext cx="10398579" cy="2191204"/>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" indent="-457200">
-[...5 lines deleted...]
-              <a:defRPr baseline="0"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="685800" indent="-228600">
-[...8 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1143000" indent="-228600">
-[...8 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1600200" indent="-228600">
-[...8 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2057400" indent="-228600">
-[...8 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...67 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3AD8E12F-4C9E-7943-90AE-A096F21A3DC6}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-CA" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1537845621"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1405769667"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1E0180ED-06FA-8F4B-9367-870BB7C6E787}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1077405225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...10 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{2781B1A8-0787-2642-AEF4-A64B82D14A49}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="433825615"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1517077565"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483864" r:id="rId1"/>
+    <p:sldLayoutId id="2147483865" r:id="rId2"/>
+    <p:sldLayoutId id="2147483866" r:id="rId3"/>
+    <p:sldLayoutId id="2147483867" r:id="rId4"/>
+    <p:sldLayoutId id="2147483868" r:id="rId5"/>
+    <p:sldLayoutId id="2147483869" r:id="rId6"/>
+    <p:sldLayoutId id="2147483870" r:id="rId7"/>
+    <p:sldLayoutId id="2147483871" r:id="rId8"/>
+    <p:sldLayoutId id="2147483872" r:id="rId9"/>
+    <p:sldLayoutId id="2147483873" r:id="rId10"/>
+    <p:sldLayoutId id="2147483874" r:id="rId11"/>
+  </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -6054,17153 +3590,1844 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1228 lines deleted...]
-
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dragica.pavlovic.babic@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="TextBox 3">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="47329" y="41744"/>
+            <a:ext cx="12144672" cy="6801016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6146" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F2FDD2F-981C-80E7-DF2D-181040284E2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1981200" y="457200"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6176963"/>
-            <a:ext cx="466898" cy="369332"/>
+            <a:off x="958752" y="5949280"/>
+            <a:ext cx="11233248" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:fld id="{37E57362-E617-48CC-8331-764F0E861901}" type="slidenum">
-[...2 lines deleted...]
-                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>1</a:t>
-[...65 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Psiholo</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" sz="3600" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...49 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Dragica Pavlović Babić</a:t>
-[...5 lines deleted...]
-              <a:rPr lang="sr-Latn-RS" dirty="0">
+              <a:t>š</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>13. novembar 2024.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+              <a:t>ke</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>osnove</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>obra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ovne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>politike</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...47 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
-[...5050 lines deleted...]
-  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="16" presetClass="entr" presetSubtype="37" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6146"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="barn(outVertical)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6146"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6146" grpId="0" autoUpdateAnimBg="0"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...155 lines deleted...]
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="17409" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F856FAE2-B669-31EF-51F0-FBEBC0AB5DA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...35 lines deleted...]
-          <p:cNvPr id="6" name="TextBox 5">
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US"/>
+              <a:t>Kontekst predmeta</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17410" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F0D3EED-49A6-4C05-AB69-52028022D3D8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{701DE87E-7A27-9745-FA39-F458A2DFD8BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...55 lines deleted...]
-              </a:rPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>brazovne politike</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t> priređen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t> za psihologe</a:t>
+            </a:r>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Tematski </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...24 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>etodološki pregledi</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Identifikovanje tema od najvišeg obrazovnog značaja u Srbiji i globalno,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>u funkciji izrade ispitnog rada i početne orijentacije</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>raktikum</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>osete</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>osti </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...5592 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...267 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Graphic 8" descr="Document">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...8 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1076104" y="3200419"/>
-            <a:ext cx="658800" cy="658800"/>
+            <a:off x="6582204" y="144761"/>
+            <a:ext cx="5593145" cy="6336704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="11" name="Graphic 10" descr="Checklist">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56321" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8067BAB-5A3B-4E51-B6D0-ED4F54F854CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CA24E83-1762-6C47-8AC9-737ECD00DE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...18 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1076104" y="2073958"/>
-            <a:ext cx="657609" cy="657609"/>
+            <a:off x="407368" y="152400"/>
+            <a:ext cx="11233248" cy="1189038"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="15" name="Graphic 14" descr="Lightbulb and pencil">
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Rečnik: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Policy vs. politics</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{032BDB56-93F2-4E51-AA2A-11CA4304334E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0514B368-6D2A-F9EE-B8C1-171CA4B7F576}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...18 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1139116" y="4205327"/>
-            <a:ext cx="658800" cy="658800"/>
+            <a:off x="407368" y="1484313"/>
+            <a:ext cx="10945216" cy="3657600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...102 lines deleted...]
-            <a:spAutoFit/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Latn-RS" sz="2800" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Education policy = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t> javna politika u obrazovanju</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>strateško promišljanje opcija o dugoročnim ili neposrednim </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Plan izlaganja</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-CA" sz="2800" dirty="0">
+              <a:t>promenama u sistemu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>obrazovanja, u cilju njegovog unapre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>đ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>enja</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Education </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0" err="1"/>
+              <a:t>poli</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>tics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>političko delovanje kroz obra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>ovanje</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>postizanje neposrednih političkih ciljeva političkih subjekata </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>u oblasti obrazovanja</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>	  		često se prepliću, često se suprotstavljaju</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Hoćemo li se mi baviti education politics?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...330 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="19457" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B42F4A8-98DE-74F6-46F7-AAD48353E62C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...35 lines deleted...]
-          <p:cNvPr id="6" name="TextBox 5">
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US"/>
+              <a:t>Interdisciplinarni karakter OP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{555C2F28-85F3-46A9-B84D-99A7E92169D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA0F7A2-D521-9079-21B5-F5054625224C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...235 lines deleted...]
-              </a:rPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Tradicionalno:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> Psihologija</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" sz="2400" dirty="0">
-[...7 lines deleted...]
-              <a:buChar char="•"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>ociologija</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Filozofija</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Pedagogija</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Ekonomija</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="2400" dirty="0" smtClean="0">
-[...140 lines deleted...]
-      </p:pic>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>li</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>, to nisu svi uticaji, a nisu ni najznačajniji</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="20481" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56121DCF-1186-2A12-6E51-A653B1287C81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...35 lines deleted...]
-          <p:cNvPr id="12" name="Content Placeholder 2">
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US"/>
+              <a:t>anas najvažnije teme u obrazovanju</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0B6FA53-DD6B-4CBD-A11D-2C7971409077}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B8D9B65-3617-2C85-8EBA-A996E802F215}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...2 lines deleted...]
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="987738" y="2179123"/>
-            <a:ext cx="10080000" cy="3504231"/>
+            <a:off x="838200" y="1340768"/>
+            <a:ext cx="10515600" cy="4836195"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
-          <a:lstStyle>
-[...371 lines deleted...]
-              <a:buChar char="•"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Obrazovni indikatori: Kvalitet, Pravednost, Jednakost, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Ef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>ektivnost, Efikasnost</a:t>
+            </a:r>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>owerful learning environment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>nstitucionalni razvoj škole kao organizacije koja uči</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>judska strana obrazovnih promena</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>LLL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> i obrazovanje odraslih</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Socijalne i emocionalne kompetencije, socijalni i emocionani razvoj u obrazovnom okruženju, građanske kompetencije</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Tehnologije, AI</a:t>
+            </a:r>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="2200" dirty="0" smtClean="0">
-[...241 lines deleted...]
-      </p:pic>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Ure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>đ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>ivanje sistema obrazovanja u skladu sa ovim principima (sve više psihologije)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="21505" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D29C05-CB69-3CB9-4252-6000E8F5FF82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6176963"/>
-            <a:ext cx="466898" cy="369332"/>
+            <a:off x="2208213" y="476250"/>
+            <a:ext cx="6870700" cy="1600200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...16 lines deleted...]
-          <p:cNvPr id="12" name="Content Placeholder 2">
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Psihologija i obrazovne politike</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21506" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0B6FA53-DD6B-4CBD-A11D-2C7971409077}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E50000-71E7-9C6D-908B-98274E4DAB7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...519 lines deleted...]
-      </p:pic>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>rimer kada ste</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> čuli ili </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>iskusili da se nešto u obrazovanju dešava u skladu sa vašim znanjima iz psihologije</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>Primer kada ste iskusili suprotno </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t> potpuno zanemarivanje neke psihološke pojave/činjenice/znanja u nekoj obrazovnoj situaciji</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="908714829"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="927729559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="21505" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D29C05-CB69-3CB9-4252-6000E8F5FF82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6176963"/>
-            <a:ext cx="466898" cy="369332"/>
+            <a:off x="767408" y="476250"/>
+            <a:ext cx="10801200" cy="864518"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:fld id="{37E57362-E617-48CC-8331-764F0E861901}" type="slidenum">
-[...15 lines deleted...]
-          <p:cNvPr id="13" name="Content Placeholder 2">
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Lične teme</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21506" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6968ABE-654A-4BB2-8E71-8FE07CADFA07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E50000-71E7-9C6D-908B-98274E4DAB7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...379 lines deleted...]
-      </p:pic>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>A posebno me interesuje da čujem nešto više o...</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="18433" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95808C7A-08C1-4E6C-9534-B9FACBA4EB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{739469D7-F07A-0BAA-1D3A-9BDC7E067900}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...35 lines deleted...]
-          <p:cNvPr id="13" name="TextBox 12">
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Struktura o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ta-IN" altLang="en-US" dirty="0"/>
+              <a:t>bavez</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>a - dogovor</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18434" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4BDA12-D29F-4BC4-ACBA-95476A4D15B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B0EF28F-987E-A585-ACE7-E8D9D45ADBB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1365812" y="1174646"/>
-            <a:ext cx="9770187" cy="523220"/>
+            <a:off x="838200" y="1412776"/>
+            <a:ext cx="10515600" cy="4764187"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...234 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-CA" sz="2400" dirty="0">
-[...729 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="2400" dirty="0" smtClean="0">
-[...19 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>Prikaz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> me</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>đ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>unarodne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>organizacije</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> – 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>poena</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="2400" dirty="0" smtClean="0">
-[...12 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>Akcioni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> plan SDG4 – 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>poena</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="2400" dirty="0" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Policy brief, zajednička tema </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t> 20 poena</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Policy brief, sopstveni izbor – 20 poena</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Ispitni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> rad - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>0 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>poena</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> (od toga 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>poena</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>prezentacija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>nacrta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>Pismeni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>ispit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> - 50 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>poena</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Nešto treće</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Gosti?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US"/>
+              <a:t>Posete?</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0"/>
+              <a:t>Moodle?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" altLang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>I problem i rešenje bi trebalo odrediti iz ugla publike kojoj se obraćamo, dokument bi trebalo da reflektuje interese i interesovanja publike. </a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Segoe UI Light" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:t>dragica.pavlovic.babic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t> </a:t>
-[...44 lines deleted...]
-              <a:buChar char="q"/>
+              <a:t>@gmail.com</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...103 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ta-IN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Custom Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office Theme">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -23305,93 +5532,93 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Interior slide">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -23426,1361 +5653,261 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...4 lines deleted...]
-        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
-        <a:solidFill>
-[...162 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-[...77 lines deleted...]
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...814 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Default Theme</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>2419</Words>
+  <Words>347</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>336</Paragraphs>
-[...1 lines deleted...]
-  <Notes>30</Notes>
+  <Paragraphs>62</Paragraphs>
+  <Slides>8</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>MS PGothic</vt:lpstr>
+      <vt:lpstr>MS PGothic</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Segoe UI</vt:lpstr>
-[...36 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Comic Sans MS</vt:lpstr>
+      <vt:lpstr>Latha</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr>Kontekst predmeta</vt:lpstr>
+      <vt:lpstr>Rečnik: Policy vs. politics</vt:lpstr>
+      <vt:lpstr>Interdisciplinarni karakter OP</vt:lpstr>
+      <vt:lpstr>Danas najvažnije teme u obrazovanju</vt:lpstr>
+      <vt:lpstr>Psihologija i obrazovne politike </vt:lpstr>
+      <vt:lpstr>Lične teme </vt:lpstr>
+      <vt:lpstr>Struktura obaveza - dogovor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>IDRC-CRDI</Company>
+  <Company>Personal User</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>IDRC-CRDI</dc:creator>
+  <dc:title>Pedagoška psihologija</dc:title>
+  <dc:creator>Most</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>