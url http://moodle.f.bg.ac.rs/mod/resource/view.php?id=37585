--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1,10758 +1,12364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56F51DBB" w14:textId="7E3AA72F" w:rsidR="00C63F64" w:rsidRPr="003D7B9B" w:rsidRDefault="0019509E" w:rsidP="003D7B9B">
+    <w:p w14:paraId="1523BDF8" w14:textId="33C94864" w:rsidR="00DF479D" w:rsidRPr="00DF479D" w:rsidRDefault="00DF479D" w:rsidP="00AE6A79">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tamara Karavla PE23/5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dejan Jaćimovski PE23/32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F854FD" w14:textId="6F4DC24C" w:rsidR="00AE6A79" w:rsidRPr="00DF479D" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D7B9B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Priprema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> za </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D7B9B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>čas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF479D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E121E9" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Fajl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ćemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koristiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadacima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>CY08MSP_STU_QQQ_SRB_2025.SAV.sav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. 2025 u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>znači</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> da je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pripremljena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>kurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u 2025. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>godini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pitanju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>baza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ciklusa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PISA 2022. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>godine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nalaze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>postoje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>glavnoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koristimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>jednu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>smo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izgradili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>potrebe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>časa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. Baza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koristimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sadrži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>samo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>učenike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Srbije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (6413). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDEC3BC" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Napomena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4007BFD7" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Svaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>vežbe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nalazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>novoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>strani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Rombom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">♦) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>označeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>postupci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ciljevi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadatka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kurzivom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>označeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pitanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tekstualno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>treba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pružiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>odgovor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>odnosno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tumačenje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04576BF5" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79"/>
+    <w:p w14:paraId="28D5491B" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...178 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...658 lines deleted...]
-        <w:t xml:space="preserve"> (6413). </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6850F7AE" w14:textId="72294E1B" w:rsidR="001608E0" w:rsidRPr="00FB3E06" w:rsidRDefault="001608E0" w:rsidP="001608E0">
-[...772 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="19626601" w14:textId="1DE682F2" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE2A83" w:rsidP="00AE6A79">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B8CED1E" wp14:editId="1FE40566">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E9EA0B8" wp14:editId="667FDB42">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>3733800</wp:posOffset>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>448310</wp:posOffset>
+              <wp:posOffset>2520315</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1631315" cy="2857500"/>
-            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:extent cx="5731510" cy="2543175"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="1660184819" name="Picture 2"/>
+            <wp:docPr id="1066892655" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1660184819" name="Picture 1660184819"/>
+                    <pic:cNvPr id="1066892655" name="Picture 1066892655"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5731510" cy="2543175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Napraviti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>jediničnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>raspodelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Podrška</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>matematike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>učeniku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (var. TEACHSUP) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Matematička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pismenost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (var. MATH). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Odrediti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>aritmetičku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sredinu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>standardnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>devijaciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>najniži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prvi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kvartil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>medijanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>treći</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kvartil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>najviši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>obe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Odlaskom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>meni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descriptive Statistics </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Frequencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>otvoriće</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>dijaloški</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prozor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>možemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>izdamo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>naredbu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>programu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pravljenje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>jedinične</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>raspodele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>izračunavanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>traženih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Pošto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>smo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pronašli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>listi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prebacujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pomoću</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>strelice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>okvir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>označen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variable(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>smešten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>desno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>potom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>klikom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>dugme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>uključujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>čije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>nam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>izračunavanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>traži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>zadatku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. Prvi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>treći</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kvartil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>definišemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>percentil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>dodajemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pomoću</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>dugmeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>okvir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>označen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Percentile(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Pritiskom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>vraćamo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>glavni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>dijaloški</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prozor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>izdajemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>naredbu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pravljenje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ispisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>željenim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>informacijama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E13A5D" w14:textId="31CAA12E" w:rsidR="00AE2A83" w:rsidRDefault="00AE2A83" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7188BCB9" w14:textId="1AFFF571" w:rsidR="00AE2A83" w:rsidRDefault="00AE2A83" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2A83">
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36024335" wp14:editId="03B202EF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3314700" cy="3190875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="466761020" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="466761020" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1631315" cy="2857500"/>
+                      <a:ext cx="3314700" cy="3190875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEFFBFE" w14:textId="1A094AD6" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Šta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>može</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uočiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pregledom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>svih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dobijenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>deskriptivnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dvama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7983D255" w14:textId="30FA16FC" w:rsidR="00AE2A83" w:rsidRPr="00AE2A83" w:rsidRDefault="00887D45" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varijabli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>TEACHSU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primećujemo da je </w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>aritmetička sredina</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6" w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>blizu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nula</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (-0.182780)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i da je nešto manja od medijane</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (-0.100200)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Standardna devijacija, koja odražava prosečno odstupanje podataka od proseka, iznosi 1.238. Najviša vrednost koju je neki učenik postigao na ovoj </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je nešto veća od 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1.5558)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>, dok je najmanja vrednost, koja je negativna, blizu -3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (-2.9095)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>. Prvi kvartil (percentil</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ukazuje da 25% učenika ima skorove podrške nastavnika matematike manje ili jednake </w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.069300, dok treći kvartil </w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>percentil</w:t>
+      </w:r>
+      <w:r w:rsidR="001B69F6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D45">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>) pokazuje da 75% učenika ima skorove manje ili jednake 0.821100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607DBB8D" w14:textId="77777777" w:rsidR="00521E58" w:rsidRDefault="001B69F6" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MATH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primećujemo da je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>aritmetička sredina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 439.81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 i da je medijana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nešto </w:t>
+      </w:r>
+      <w:r w:rsidR="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>manja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>aritmetičke sredine (434.076)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Najviša postignuta vrednost od strane učenika je malo preko 750, dok je najniža vrednost, koja je nešto iznad 173. Standardna devijacija </w:t>
+      </w:r>
+      <w:r w:rsidR="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>iznosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83.9083.</w:t>
+      </w:r>
+      <w:r w:rsidR="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prvi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B69F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>kvartil pokazuje da 25% učenika ima rezultat manji ili jednak 378.946, dok treći kvartil ukazuje da 75% učenika ima rezultat manji ili jednak 494.157.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC19459" w14:textId="194E00B4" w:rsidR="00AE6A79" w:rsidRPr="00521E58" w:rsidRDefault="00521E58" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arijable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne mogu direktno porediti po apsolutnim vrednostima </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>jer su im</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521E58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skale potpuno različite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B37D9" w14:textId="77777777" w:rsidR="00521E58" w:rsidRPr="00521E58" w:rsidRDefault="00521E58" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4260D305" w14:textId="77777777" w:rsidR="00B616AB" w:rsidRDefault="00B616AB">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2918A083" w14:textId="7ECE10A0" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D28A59" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ovom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadatku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>radimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>četiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>linearne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>transformacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>podataka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>korišćenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>komande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Compute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18123A1F" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Dodati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svakog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispitanika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sačuvati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imenom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP_DOD5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4C7D2C" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Postupak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ovu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>naredne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tačke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">: U </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target Variable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>upisujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> novo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>potom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>spisku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pronalazimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>onu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nazivom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nalazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>samom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>selektujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prebacujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pritiskom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>strelicu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dvostrukim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>klikom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>njeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>okvir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numeric Expression </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dopisujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>znak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Pošto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dodatnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zahteva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pritisnućemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nova </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varijabla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> s ž</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>eljenim</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imenom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>biće</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pridodata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>kao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>poslednja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nizu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>postojećim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C51CC2" w14:textId="5331FCEE" w:rsidR="0050332E" w:rsidRPr="00F25404" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="162B26C7" wp14:editId="5EEB45A6">
-[...10 lines deleted...]
-            <wp:docPr id="759408782" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FC125E1" wp14:editId="4DB255A3">
+            <wp:extent cx="4010608" cy="3340100"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="778402935" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="759408782" name="Picture 759408782"/>
+                    <pic:cNvPr id="778402935" name="Picture 778402935"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3608070" cy="3143250"/>
-[...234 lines deleted...]
-                      <a:ext cx="3301707" cy="1100569"/>
+                      <a:ext cx="4016868" cy="3345313"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124B2743" w14:textId="77777777" w:rsidR="002F35B8" w:rsidRDefault="002F35B8" w:rsidP="001608E0">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="276AC685" w14:textId="4D8C3098" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">♦2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Pomnožiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svakog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispitanika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sačuvati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imenom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP_PUTA5;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37D8DBB7" w14:textId="03DBE58F" w:rsidR="00E0639D" w:rsidRPr="00CF59B8" w:rsidRDefault="00AC20F2" w:rsidP="001608E0">
-[...295 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="763F7D66" w14:textId="203E8C58" w:rsidR="0050332E" w:rsidRPr="00F25404" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...577 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D5BD27" wp14:editId="4BBA7F31">
-[...10 lines deleted...]
-            <wp:docPr id="906547537" name="Picture 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A9ADD1E" wp14:editId="519C935C">
+            <wp:extent cx="3936291" cy="3259455"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="159206036" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="906547537" name="Picture 906547537"/>
+                    <pic:cNvPr id="159206036" name="Picture 159206036"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3954555" cy="3274578"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464EA55F" w14:textId="6C933033" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Oduzeti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svakog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispitanika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sačuvati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imenom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP_OD5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F08A7F" w14:textId="293EBBBE" w:rsidR="0050332E" w:rsidRPr="00F25404" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66B53CFD" wp14:editId="077209B1">
+            <wp:extent cx="3962013" cy="3282950"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="1376400037" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1376400037" name="Picture 1376400037"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1913890" cy="1371600"/>
+                      <a:ext cx="3971854" cy="3291104"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="522B0B2C" w14:textId="3CEA727D" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Podeliti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svakog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispitanika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sačuvati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imenom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP_POD5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE82C0E" w14:textId="5A1DE7A5" w:rsidR="0050332E" w:rsidRPr="00F25404" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38E6EB5D" wp14:editId="31E656D6">
-[...10 lines deleted...]
-            <wp:docPr id="678060230" name="Picture 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="484C9AA7" wp14:editId="57952A11">
+            <wp:extent cx="3975100" cy="3308326"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
+            <wp:docPr id="1829389227" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="678060230" name="Picture 678060230"/>
+                    <pic:cNvPr id="1829389227" name="Picture 1829389227"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1906698" cy="1377950"/>
+                      <a:ext cx="3984831" cy="3316424"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="585872C5" w14:textId="107BAB51" w:rsidR="00AE6A79" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Izračunati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>aritmetičke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sredine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>standardne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>devijacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijanse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP, TEACHSUP_DOD5, TEACHSUP_PUTA5, TEACHSUP_OD5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP_POD5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750C9F33" w14:textId="5C09FA25" w:rsidR="0050332E" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B6F320" wp14:editId="7AA67534">
-[...10 lines deleted...]
-            <wp:docPr id="264990992" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05CE3A5C" wp14:editId="2BEC0D9E">
+            <wp:extent cx="5731510" cy="2536190"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:docPr id="1196538865" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="264990992" name="Picture 264990992"/>
+                    <pic:cNvPr id="1196538865" name="Picture 1196538865"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3727866" cy="3346450"/>
+                      <a:ext cx="5731510" cy="2536190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CD2601" w:rsidRPr="00FB3E06">
-[...150 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="75558F36" w14:textId="62C5ECAD" w:rsidR="004904EA" w:rsidRDefault="004904EA" w:rsidP="001608E0">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53944C89" w14:textId="3445BA29" w:rsidR="0050332E" w:rsidRPr="00F25404" w:rsidRDefault="0050332E" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="0050332E">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49DBC462" wp14:editId="42A1BB1A">
-[...10 lines deleted...]
-            <wp:docPr id="391415117" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7203899D" wp14:editId="4A147F24">
+            <wp:extent cx="5731510" cy="2062480"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:docPr id="1500123255" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="391415117" name=""/>
+                    <pic:cNvPr id="1500123255" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3702050" cy="2276172"/>
+                      <a:ext cx="5731510" cy="2062480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583C1E70" w14:textId="57D5131B" w:rsidR="00534142" w:rsidRDefault="00534142" w:rsidP="001608E0">
+    <w:p w14:paraId="5437DCF6" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Šta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>osnovu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dobijenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>može</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>zaključiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>menjaju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aritmetička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sredina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijansa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>standardna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>devijacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dodavanju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konstante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nizu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oduzimanju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konstante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>niza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>koliko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>množenju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>deljenju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konstantom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E24AAB2" w14:textId="5A251E19" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00BB3B47" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kada se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nizu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultatima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>doda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oduzme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konstanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>menja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aritmetička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sredina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>menjaju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>jansa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>standardna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>devijacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TEACHSUP_DOD5, TEACHSUP_OD5: Std. Deviation = 1.23791, Variance = 1.532). Kada se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>niz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pomnoži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>podeli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konstantom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>menjaju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aritmetička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sredina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3B47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>jansa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>standardna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>devijacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB56CFE" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6897BA33" w14:textId="5D448D28" w:rsidR="00534142" w:rsidRPr="00CF59B8" w:rsidRDefault="00534142" w:rsidP="001608E0">
+    <w:p w14:paraId="4E232FB4" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00534142">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="36E9E7A7" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4668D4A6" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB2BC1F" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E7C69A" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBAFDE0" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAA64D9" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EBB704" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00BB3B47" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79"/>
+    <w:p w14:paraId="79CA4803" w14:textId="77777777" w:rsidR="00B616AB" w:rsidRDefault="00B616AB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7012C400" w14:textId="178C3B43" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF61722" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Transformišite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izvorne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Podrška</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>matematike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>učeniku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (var. TEACHSUP) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Matematička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pismenost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (var. MATH) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>obema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>aritmetička</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sredina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>transformisanih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>bude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 50 a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>standardna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>devijacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE232D0" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">I u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ovom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>primeru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>koristimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>komandu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Compute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Pošto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>smo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prethodno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izračunali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> M </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> SD za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">MATH, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>onda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>već</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>možemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>preći</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tranformisanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Prvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>unesemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Target variable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>T_TEACHSUP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>odnosno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>T_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B44ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>MATH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pa u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">polje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numeric Expression </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>unosimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izraz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>obrascu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>pretvaranje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izvornih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>takozvane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C44FFF" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00196B27" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196B27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">T = (50 - 10/S * M) + 10/S * x </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3DBBFC" w14:textId="77777777" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> M </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> SD ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zaokružujte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>već</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>iskoristite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>decimale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dobijene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispisu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prvog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadatka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A617DED" w14:textId="0320BFE7" w:rsidR="00AE6A79" w:rsidRDefault="00611E95" w:rsidP="00AE6A79">
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Napomena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">: MATH I TEACHSUP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>već</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>standardizovane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>određeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ceo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>svet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>istraživanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ovim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>procedurama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>standardizujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>istom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>skalom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>skor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prosekom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>standardnom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>devijacijom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">) za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>uzorak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>učenika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>države</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Srbije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>povodom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>našeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>časa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>vežbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AE6A79">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Napomena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>biste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>lako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>našli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>identifikacioni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 68802637, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>otvorite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> Data View, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pronađite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kolonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> CNTSTUID (a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>koja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>četvrta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>redu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>celoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">), a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>zatim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>označite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>celu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kolonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>klikom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>zaglavlje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kolone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. Kada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kolona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>postane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>žuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>istovremeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>stisnite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>ctrl+F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>tasturi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>Pojaviće</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>prozor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>možete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>unesete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>identifikacioni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>kako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> bi ga SPSS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>pretražio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>željenoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>koloni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79" w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E30F1">
+        <w:t xml:space="preserve"> Isto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t>važi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t>zadatke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E30F1">
+        <w:t xml:space="preserve"> 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22819875" w14:textId="22423F41" w:rsidR="0054003E" w:rsidRDefault="0054003E" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E81378" wp14:editId="49847C6E">
-[...10 lines deleted...]
-            <wp:docPr id="157728833" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62816459" wp14:editId="15A10AE8">
+            <wp:extent cx="4049808" cy="3371850"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="1175059425" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="157728833" name=""/>
+                    <pic:cNvPr id="1175059425" name="Picture 1175059425"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3765550" cy="2315213"/>
+                      <a:ext cx="4068189" cy="3387154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3724E219" w14:textId="46BAD112" w:rsidR="004904EA" w:rsidRPr="00CF59B8" w:rsidRDefault="00150B68" w:rsidP="001608E0">
+    <w:p w14:paraId="79456D85" w14:textId="4CC35BC2" w:rsidR="0054003E" w:rsidRPr="00AE6A79" w:rsidRDefault="0054003E" w:rsidP="00AE6A79">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1383 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Zadatak</w:t>
-[...622 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06A7A055" wp14:editId="727CD666">
-[...2 lines deleted...]
-            <wp:docPr id="615655776" name="Picture 6"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DF19C92" wp14:editId="5519640B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3634105</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4163695" cy="2533650"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="756510530" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="615655776" name="Picture 615655776"/>
+                    <pic:cNvPr id="756510530" name="Picture 756510530"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4210915" cy="3937985"/>
+                      <a:ext cx="4163695" cy="2533650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA2ACCF" wp14:editId="56D90A16">
+            <wp:extent cx="4165600" cy="3467333"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="95575859" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="95575859" name="Picture 95575859"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4177623" cy="3477341"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774710D6" w14:textId="77777777" w:rsidR="00110B87" w:rsidRDefault="00110B87" w:rsidP="001608E0">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A38CB87" w14:textId="4A1FD136" w:rsidR="0054003E" w:rsidRPr="0054003E" w:rsidRDefault="0054003E" w:rsidP="00AE6A79">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7510A2F4" wp14:editId="07CE76A5">
-[...2 lines deleted...]
-            <wp:docPr id="1261366262" name="Picture 8"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0567AB42" wp14:editId="07E6CBE5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4273550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1831813" cy="2990850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1298954520" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...1147 lines deleted...]
-                    <pic:cNvPr id="196970614" name="Picture 196970614"/>
+                    <pic:cNvPr id="1298954520" name="Picture 1298954520"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3646337" cy="3767460"/>
+                      <a:ext cx="1831813" cy="2990850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7928BC98" w14:textId="56242A71" w:rsidR="00AE6A79" w:rsidRPr="00F25404" w:rsidRDefault="00AE6A79" w:rsidP="00AE6A79">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Korišćenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ustanovite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da li </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>identifikacionim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68802637 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CNTSTUID)*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>odnosu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ostale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uzorku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srbiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>izraženiji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Matematičkoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pismenosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Podršci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>matematike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Obrazložite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07444D47" w14:textId="3EC737B0" w:rsidR="00667109" w:rsidRDefault="00903638" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odnosu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>varijablu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TEACHSUP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nalazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>skoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>devijaciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iznad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prosečne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pokazuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dobija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>više</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>podrške</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>što</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uobičajeno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nasuprot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tome, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MATH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>čenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>više</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>devijacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ispod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>proseka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>što</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ukazuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>znatno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>niži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>postignuća</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>poređenju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prosečnim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenikom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903638">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606B722C" w14:textId="77777777" w:rsidR="00903638" w:rsidRPr="00903638" w:rsidRDefault="00903638" w:rsidP="00986A09">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BD1E44" w14:textId="77777777" w:rsidR="00903638" w:rsidRDefault="00903638" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFD98E5" w14:textId="7BB03A65" w:rsidR="00667109" w:rsidRPr="00F25404" w:rsidRDefault="00667109" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDF741D" w14:textId="7F32C303" w:rsidR="00667109" w:rsidRPr="00F25404" w:rsidRDefault="00667109" w:rsidP="00667109">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Prevedite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izvorne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> MATH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>korišćenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> procedure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Descriptive Statistics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Descriptives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>tako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>što</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ćete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>štiklirati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>kućicu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> pored </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Save standardized values as variables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Dakle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, to je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>alternativni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prevođenja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>standardizovane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>odnosu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>komandu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> Transform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Compute (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>korišćenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prethodnim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadacima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AED5CE" w14:textId="77777777" w:rsidR="000B3997" w:rsidRDefault="000B3997" w:rsidP="00667109">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50352F98" wp14:editId="004208B2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>831215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1955800" cy="2701450"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="146515594" name="Picture 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="146515594" name="Picture 146515594"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1955800" cy="2701450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>Napomena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">: MATH I TEACHSUP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>već</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>standardizovane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>određeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6A79">
+        <w:t>način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>ceo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>svet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>istraživanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>ali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>ovim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>procedurama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>ih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>standardizujemo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>istom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>skalom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>skor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>prosekom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>standardnom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>devijacijom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 1) za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>uzorak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>učenika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>države</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>Srbije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>povodom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>našeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>časa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>vežbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00667109" w:rsidRPr="00F25404">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72260C23" w14:textId="3E3209CD" w:rsidR="000B3997" w:rsidRPr="000B3997" w:rsidRDefault="000B3997" w:rsidP="00667109">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="396015B7" wp14:editId="58C38E8E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3681709" cy="2298700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="2134195854" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2134195854" name="Picture 2134195854"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3681709" cy="2298700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71048539" w14:textId="4F8E066A" w:rsidR="00667109" w:rsidRPr="00F25404" w:rsidRDefault="00667109" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Korišćenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>standardnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ustanovite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da li </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>identifikacionim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68802637 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNTSTUID) u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>odnosu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ostale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uzorku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srbiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>izraženiji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Matematičkoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pismenosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Podršci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>matematike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Obrazložite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Takođe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>poredite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>prethodnim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>zadatkom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>šta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>primećujete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037505B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96B52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265FB781" w14:textId="0C08B4E6" w:rsidR="005B59EF" w:rsidRPr="00D852F1" w:rsidRDefault="00D852F1" w:rsidP="00D852F1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68802637, u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>poređenju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ostalim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenicima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>postiže</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>znatno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>viši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MATH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>njegov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>skor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>odstupa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prosečne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>više</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>devijacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uporedimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>četiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>posmatrane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>varijable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrednosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uvek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>upravo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onoliko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iznad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ispod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>proseka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>koliko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pokazuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pripadajući</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Z-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>skor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Z-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrednost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>skor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prikazuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>koliko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>devijacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pojedinca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>udaljen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>proseka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D852F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BACFAFA" w14:textId="77777777" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109"/>
+    <w:p w14:paraId="54B8F83A" w14:textId="77777777" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109"/>
+    <w:p w14:paraId="43837747" w14:textId="77777777" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109"/>
+    <w:p w14:paraId="4A7FA2D1" w14:textId="77777777" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109"/>
+    <w:p w14:paraId="1D1D9C43" w14:textId="77777777" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109"/>
+    <w:p w14:paraId="65C2DF6B" w14:textId="77777777" w:rsidR="00903638" w:rsidRDefault="00903638" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B77C9B" w14:textId="0430F8BB" w:rsidR="005B59EF" w:rsidRPr="00F25404" w:rsidRDefault="005B59EF" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zadatak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CF104E" w14:textId="77777777" w:rsidR="00667109" w:rsidRDefault="00667109" w:rsidP="00667109">
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>♦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Prevedite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>izvorne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rezultate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> MATH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> TEACHSUP u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>percentilne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rangove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Percentilne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rangove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>računamo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>običnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rangova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dobijenih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>komandom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rank cases </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>prethodnog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>zadatka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>njihovim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>deljenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ukupnim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>slučajeva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>množenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> 100 (da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>bismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dobili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>procente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">) u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>komandi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Compute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>slučajeva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>svaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>varijablu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>proveriti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Descriptives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>ispisima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Može</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>biti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>nije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>isti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>broj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>jer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>neki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>učenici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>popune</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>upitnike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>Varijablama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>percentilnim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>rangovima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>dajte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>imena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PRMATH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:t xml:space="preserve"> PRTEACHSUP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528BA81" w14:textId="618E0456" w:rsidR="00F67F24" w:rsidRDefault="00F67F24" w:rsidP="00667109">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20494085" wp14:editId="76F2BC3C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3768090" cy="2590800"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1558507297" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1558507297" name="Picture 1558507297"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3768090" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D37857A" w14:textId="29C16567" w:rsidR="00F67F24" w:rsidRDefault="00F67F24" w:rsidP="00667109">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B5BD6BD" wp14:editId="5FCB77F0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5731510" cy="4058920"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="903461151" name="Picture 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="903461151" name="Picture 903461151"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5731510" cy="4058920"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078F2343" w14:textId="0BC76964" w:rsidR="00F67F24" w:rsidRDefault="00F67F24" w:rsidP="00667109">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E4D96C5" wp14:editId="4964AB5B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4108450</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>4419991</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1947209" cy="2546350"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="707591878" name="Picture 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="707591878" name="Picture 707591878"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1947209" cy="2546350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62BDFC6F" wp14:editId="6DC8D408">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3600450</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4032250" cy="3365500"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1433426146" name="Picture 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1433426146" name="Picture 1433426146"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4032250" cy="3365500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003213F1" w:rsidRPr="00FB3E06">
-[...424 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75F048E6" wp14:editId="27340A66">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="450F0D43" wp14:editId="4101222A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>664210</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4019550" cy="3401695"/>
-            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:extent cx="4052570" cy="3365500"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="790490309" name="Picture 10"/>
+            <wp:docPr id="2010295717" name="Picture 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="790490309" name="Picture 790490309"/>
+                    <pic:cNvPr id="2010295717" name="Picture 2010295717"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4020084" cy="3402158"/>
+                      <a:ext cx="4052570" cy="3365500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003213F1" w:rsidRPr="00FB3E06">
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="35F6DE7D" w14:textId="142DC1BD" w:rsidR="00F67F24" w:rsidRPr="00F25404" w:rsidRDefault="00F67F24" w:rsidP="00667109"/>
+    <w:p w14:paraId="2FB163D8" w14:textId="77777777" w:rsidR="00667109" w:rsidRDefault="00667109" w:rsidP="00667109">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Korišćenjem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>percentilnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rangova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ustanovite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da li </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>identifikacionim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>brojem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68802637 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNTSTUID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>koja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>četvrta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>redu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>varijabla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F32CC6" w:rsidRPr="00FB3E06">
-[...30 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>odnosu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ostale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>učenike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uzorku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>ima</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F32CC6" w:rsidRPr="00FB3E06">
-[...30 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>izraženiji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Matematičkoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pismenosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>ili</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E858B3" w:rsidRPr="00FB3E06">
-[...337 lines deleted...]
-        <w:t xml:space="preserve"> je 0.025;</w:t>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Podršci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>matematike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Obrazložite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F25404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A7CEA3" w14:textId="77777777" w:rsidR="00A240ED" w:rsidRPr="00FB3E06" w:rsidRDefault="00A240ED" w:rsidP="001608E0">
+    <w:p w14:paraId="2CC28596" w14:textId="627A7DDC" w:rsidR="00667109" w:rsidRPr="00B616AB" w:rsidRDefault="00B616AB" w:rsidP="00B616AB">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rezultat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>varijabli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TEAC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>HSUP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (88.92) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>znatno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>viši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PRMATH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0.62). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ukazuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nivou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dobijene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>podrške</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nastavnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bolji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88.92% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ostalih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dok se po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>postignuću</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>matematičke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pismenosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nalazi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iznad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.62% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>učenika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B616AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BADC7C7" w14:textId="58F15347" w:rsidR="00F32CC6" w:rsidRPr="00CF59B8" w:rsidRDefault="003213F1" w:rsidP="001608E0">
-[...1913 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00667109" w:rsidRPr="00B616AB">
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF1838C" w14:textId="77777777" w:rsidR="00AB69B7" w:rsidRDefault="00AB69B7" w:rsidP="00E73A2F">
+    <w:p w14:paraId="72123547" w14:textId="77777777" w:rsidR="0015158D" w:rsidRDefault="0015158D" w:rsidP="00A9151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DFEBDB1" w14:textId="77777777" w:rsidR="00AB69B7" w:rsidRDefault="00AB69B7" w:rsidP="00E73A2F">
+    <w:p w14:paraId="7F51346F" w14:textId="77777777" w:rsidR="0015158D" w:rsidRDefault="0015158D" w:rsidP="00A9151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...27 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69183AD4" w14:textId="77777777" w:rsidR="00D518D1" w:rsidRDefault="00D518D1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48DC3A24" w14:textId="77777777" w:rsidR="00D518D1" w:rsidRDefault="00D518D1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="502A3799" w14:textId="77777777" w:rsidR="00D518D1" w:rsidRDefault="00D518D1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6752ABFF" w14:textId="77777777" w:rsidR="00AB69B7" w:rsidRDefault="00AB69B7" w:rsidP="00E73A2F">
+    <w:p w14:paraId="7F293865" w14:textId="77777777" w:rsidR="0015158D" w:rsidRDefault="0015158D" w:rsidP="00A9151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FABBC0D" w14:textId="77777777" w:rsidR="00AB69B7" w:rsidRDefault="00AB69B7" w:rsidP="00E73A2F">
+    <w:p w14:paraId="2EE657D7" w14:textId="77777777" w:rsidR="0015158D" w:rsidRDefault="0015158D" w:rsidP="00A9151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7648F943" w14:textId="5935AA8B" w:rsidR="00E73A2F" w:rsidRPr="00CF59B8" w:rsidRDefault="00E73A2F">
+  <w:p w14:paraId="15DA0285" w14:textId="77777777" w:rsidR="00D518D1" w:rsidRDefault="00D518D1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="168BAB49" w14:textId="645EC79C" w:rsidR="00A9151A" w:rsidRPr="00DF479D" w:rsidRDefault="00A9151A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CF59B8">
+    <w:r w:rsidRPr="00DF479D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>Jesenji semestar 2025</w:t>
+      <w:t>Jesenji semestar 202</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CF59B8">
+    <w:r w:rsidR="00D518D1" w:rsidRPr="00DF479D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DF479D">
+      <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00CF59B8">
+    <w:r w:rsidRPr="00DF479D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
       <w:t>Komande prilagođene IBM SPSS 25</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...609 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="389A8F37" w14:textId="77777777" w:rsidR="00D518D1" w:rsidRDefault="00D518D1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF2C16"/>
-[...80 lines deleted...]
-    <w:rsid w:val="00FB3E06"/>
+    <w:rsidRoot w:val="00D71EF4"/>
+    <w:rsid w:val="0001288A"/>
+    <w:rsid w:val="0004596B"/>
+    <w:rsid w:val="000536C7"/>
+    <w:rsid w:val="00054E86"/>
+    <w:rsid w:val="00061D35"/>
+    <w:rsid w:val="0006622C"/>
+    <w:rsid w:val="00072860"/>
+    <w:rsid w:val="000B3997"/>
+    <w:rsid w:val="000D677E"/>
+    <w:rsid w:val="000F2036"/>
+    <w:rsid w:val="00104E28"/>
+    <w:rsid w:val="0012439D"/>
+    <w:rsid w:val="00126A67"/>
+    <w:rsid w:val="0013551C"/>
+    <w:rsid w:val="001425BE"/>
+    <w:rsid w:val="00147C30"/>
+    <w:rsid w:val="001513AF"/>
+    <w:rsid w:val="0015158D"/>
+    <w:rsid w:val="001721F0"/>
+    <w:rsid w:val="00184161"/>
+    <w:rsid w:val="00192F03"/>
+    <w:rsid w:val="001956D3"/>
+    <w:rsid w:val="001B69F6"/>
+    <w:rsid w:val="001C48BE"/>
+    <w:rsid w:val="001D4692"/>
+    <w:rsid w:val="00234C30"/>
+    <w:rsid w:val="00236150"/>
+    <w:rsid w:val="00263284"/>
+    <w:rsid w:val="00272DEB"/>
+    <w:rsid w:val="002763EF"/>
+    <w:rsid w:val="00286835"/>
+    <w:rsid w:val="002936D8"/>
+    <w:rsid w:val="002A35A6"/>
+    <w:rsid w:val="002D363F"/>
+    <w:rsid w:val="003156E9"/>
+    <w:rsid w:val="003555E1"/>
+    <w:rsid w:val="0037505B"/>
+    <w:rsid w:val="00384237"/>
+    <w:rsid w:val="003878B6"/>
+    <w:rsid w:val="003E7519"/>
+    <w:rsid w:val="003F73A9"/>
+    <w:rsid w:val="003F741A"/>
+    <w:rsid w:val="00423F71"/>
+    <w:rsid w:val="0044053C"/>
+    <w:rsid w:val="004425F1"/>
+    <w:rsid w:val="004477EA"/>
+    <w:rsid w:val="004525CD"/>
+    <w:rsid w:val="00460011"/>
+    <w:rsid w:val="0047077D"/>
+    <w:rsid w:val="0049258A"/>
+    <w:rsid w:val="004A3937"/>
+    <w:rsid w:val="004D1453"/>
+    <w:rsid w:val="004E4C24"/>
+    <w:rsid w:val="004F41BA"/>
+    <w:rsid w:val="004F5F97"/>
+    <w:rsid w:val="0050332E"/>
+    <w:rsid w:val="00504374"/>
+    <w:rsid w:val="0051338E"/>
+    <w:rsid w:val="00521E58"/>
+    <w:rsid w:val="005224EE"/>
+    <w:rsid w:val="005237BA"/>
+    <w:rsid w:val="00537E94"/>
+    <w:rsid w:val="0054003E"/>
+    <w:rsid w:val="00542014"/>
+    <w:rsid w:val="00582621"/>
+    <w:rsid w:val="005A2E9E"/>
+    <w:rsid w:val="005B59EF"/>
+    <w:rsid w:val="005D5811"/>
+    <w:rsid w:val="005E363E"/>
+    <w:rsid w:val="00611039"/>
+    <w:rsid w:val="00611E95"/>
+    <w:rsid w:val="00667109"/>
+    <w:rsid w:val="0067546C"/>
+    <w:rsid w:val="00696E3C"/>
+    <w:rsid w:val="006C40A5"/>
+    <w:rsid w:val="006D2BEC"/>
+    <w:rsid w:val="006E30F1"/>
+    <w:rsid w:val="00707DBA"/>
+    <w:rsid w:val="00723864"/>
+    <w:rsid w:val="00731BED"/>
+    <w:rsid w:val="00760240"/>
+    <w:rsid w:val="0077474E"/>
+    <w:rsid w:val="00787B26"/>
+    <w:rsid w:val="007A2F46"/>
+    <w:rsid w:val="007B5FDD"/>
+    <w:rsid w:val="007B69BF"/>
+    <w:rsid w:val="007C577A"/>
+    <w:rsid w:val="007C612D"/>
+    <w:rsid w:val="007D34E8"/>
+    <w:rsid w:val="008556B5"/>
+    <w:rsid w:val="008561E3"/>
+    <w:rsid w:val="00876850"/>
+    <w:rsid w:val="0088353A"/>
+    <w:rsid w:val="00887D45"/>
+    <w:rsid w:val="008C2D90"/>
+    <w:rsid w:val="008E3D42"/>
+    <w:rsid w:val="00903638"/>
+    <w:rsid w:val="00907667"/>
+    <w:rsid w:val="00926F76"/>
+    <w:rsid w:val="00986A09"/>
+    <w:rsid w:val="0099787A"/>
+    <w:rsid w:val="009B5953"/>
+    <w:rsid w:val="009C055E"/>
+    <w:rsid w:val="009C7F62"/>
+    <w:rsid w:val="00A14BA8"/>
+    <w:rsid w:val="00A20CE5"/>
+    <w:rsid w:val="00A26844"/>
+    <w:rsid w:val="00A73227"/>
+    <w:rsid w:val="00A74346"/>
+    <w:rsid w:val="00A816B0"/>
+    <w:rsid w:val="00A9151A"/>
+    <w:rsid w:val="00AB3F00"/>
+    <w:rsid w:val="00AB668B"/>
+    <w:rsid w:val="00AD5F0A"/>
+    <w:rsid w:val="00AE2A83"/>
+    <w:rsid w:val="00AE6A79"/>
+    <w:rsid w:val="00AF6F08"/>
+    <w:rsid w:val="00B14BDE"/>
+    <w:rsid w:val="00B616AB"/>
+    <w:rsid w:val="00B71AFD"/>
+    <w:rsid w:val="00B75FE2"/>
+    <w:rsid w:val="00B90FC4"/>
+    <w:rsid w:val="00B92585"/>
+    <w:rsid w:val="00BB3B47"/>
+    <w:rsid w:val="00BD3AAC"/>
+    <w:rsid w:val="00BD3B7A"/>
+    <w:rsid w:val="00BF7766"/>
+    <w:rsid w:val="00C31FBC"/>
+    <w:rsid w:val="00C3399F"/>
+    <w:rsid w:val="00C576EF"/>
+    <w:rsid w:val="00C76CC6"/>
+    <w:rsid w:val="00C94B69"/>
+    <w:rsid w:val="00CD0665"/>
+    <w:rsid w:val="00D04BD9"/>
+    <w:rsid w:val="00D06B0F"/>
+    <w:rsid w:val="00D10EDF"/>
+    <w:rsid w:val="00D4218B"/>
+    <w:rsid w:val="00D518D1"/>
+    <w:rsid w:val="00D640A0"/>
+    <w:rsid w:val="00D706F8"/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rsid w:val="00D75711"/>
+    <w:rsid w:val="00D808C4"/>
+    <w:rsid w:val="00D852F1"/>
+    <w:rsid w:val="00D96B52"/>
+    <w:rsid w:val="00DA7BD2"/>
+    <w:rsid w:val="00DF479D"/>
+    <w:rsid w:val="00E14626"/>
+    <w:rsid w:val="00E27655"/>
+    <w:rsid w:val="00E35BF1"/>
+    <w:rsid w:val="00E424E5"/>
+    <w:rsid w:val="00E72325"/>
+    <w:rsid w:val="00EA3981"/>
+    <w:rsid w:val="00EB58FF"/>
+    <w:rsid w:val="00EE2A26"/>
+    <w:rsid w:val="00EF2FAC"/>
+    <w:rsid w:val="00EF4251"/>
+    <w:rsid w:val="00F15A9D"/>
+    <w:rsid w:val="00F20238"/>
+    <w:rsid w:val="00F25404"/>
+    <w:rsid w:val="00F31DDC"/>
+    <w:rsid w:val="00F67F24"/>
+    <w:rsid w:val="00F7526F"/>
+    <w:rsid w:val="00F76F7F"/>
+    <w:rsid w:val="00F806BF"/>
+    <w:rsid w:val="00FA7C52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7C0E1D7C"/>
+  <w14:docId w14:val="4C4DB72D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{40A3E66D-077D-479A-8CE5-E88C0A4F4CA1}"/>
+  <w15:docId w15:val="{6B96D755-717D-4F05-B3E1-2B7A0D9AF065}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10858,51 +12464,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11084,211 +12690,734 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00BF7766"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F32CC6"/>
+    <w:rsid w:val="00D71EF4"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:ind w:left="750"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F32CC6"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:ind w:left="750"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00187157"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:rsid w:val="00187157"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D71EF4"/>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00393A26"/>
+    <w:rsid w:val="00D71EF4"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71EF4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF7766"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E73A2F"/>
+    <w:rsid w:val="00A9151A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E73A2F"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A9151A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E73A2F"/>
+    <w:rsid w:val="00A9151A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E73A2F"/>
+    <w:rsid w:val="00A9151A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D808C4"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D808C4"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D808C4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D808C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D808C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D640A0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1194268782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11345,51 +13474,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11453,65 +13582,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11532,104 +13661,84 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4279</Characters>
+  <Pages>11</Pages>
+  <Words>1400</Words>
+  <Characters>7981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Zadatak 1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>FF</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5019</CharactersWithSpaces>
+  <CharactersWithSpaces>9363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Zadatak 1</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>lazar</dc:creator>
+  <dc:creator>Nevena Mijatović</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>